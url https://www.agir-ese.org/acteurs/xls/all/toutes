--- v0 (2026-09-22)
+++ v1 (2026-11-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="liste_acteurs_toutes" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3578">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3632">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Sigle</t>
   </si>
   <si>
     <t>Type de structure</t>
   </si>
   <si>
     <t>Type de structure - autre</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Territoire d’intervention</t>
   </si>
   <si>
@@ -320,84 +320,90 @@
   <si>
     <t>L'Association de Défense, d'Éducation et d'Information des Consommateurs du Languedoc-Roussillon fait partie du réseau national de l'Adéic, une des 15 associations nationales agréées  pour représenter les consommateurs et défendre leurs intérêts. La spécificité de l'Adéic est de mettre l'accent sur l'éducation des jeunes consommateurs et sur la prévention des problèmes auxquels peuvent être confrontés les adultes.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture</t>
   </si>
   <si>
     <t>Régions</t>
   </si>
   <si>
     <t>4 rue Jean Bouin</t>
   </si>
   <si>
     <t>Nîmes</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Conseils, expertise, Autre</t>
   </si>
   <si>
     <t>07 82 76 30 48</t>
   </si>
   <si>
     <t>https://www.adeic.fr/placemarks/adeic-languedoc-roussillon/</t>
   </si>
   <si>
-    <t>Agate</t>
-[...2 lines deleted...]
-    <t>Agence Alpine des Territoires, Agate oeuvre auprès des collectivités et des territoires. Elle intervient dans le champs de l'éducation à l'environnement sur l'enjeu santé-environnement via les jardins, l'alimentation, l'écomibilité, le changement climatique et l'économie circulaire.</t>
+    <t>AGATE - CPIE de Savoie</t>
+  </si>
+  <si>
+    <t>Agate (Agence Alpine des territoires) labellisée CPIE de Savoie, oeuvre auprès des collectivités et des territoires sur les champs multiples parmi lesquels les transitions, la santé environnementale, l'alimentation durable, le changement climatique, etc. </t>
+  </si>
+  <si>
+    <t>Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Commune, Intercommunalité, Départements</t>
   </si>
   <si>
     <t>25 rue Jean Pellerin</t>
   </si>
   <si>
     <t>Chambéry</t>
   </si>
   <si>
-    <t>Information, communication, sensibilisation, Education, animation, médiation, Animation de réseau, dialogue territorial</t>
-[...14 lines deleted...]
-    <t>Cendrine.gottot@agate-territoire.fr</t>
+    <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
+  </si>
+  <si>
+    <t>Enfants (7-12 ans), Jeunes (12-25 ans), Professionnels, Élus</t>
+  </si>
+  <si>
+    <t>Laetitia</t>
+  </si>
+  <si>
+    <t>Ollivier</t>
+  </si>
+  <si>
+    <t>Chargée de mission</t>
+  </si>
+  <si>
+    <t>laetitia.ollivier@agate-territoires.fr</t>
   </si>
   <si>
     <t>04 79 68 53 00</t>
   </si>
   <si>
-    <t>https://agate-territoires.fr/velo-mixeur/</t>
+    <t>https://agate-territoires.fr/</t>
   </si>
   <si>
     <t>AGENCE ENVIRONNEMENT &amp; SANTE</t>
   </si>
   <si>
     <t>Entreprise</t>
   </si>
   <si>
     <t>L'Agence Environnement &amp; Santé accompagne les territoires dans leurs actions de lutte contre les perturbateurs endocriniens. 
 Notre approche est scientifique, pragmatique et tournée vers des solutions concrètes, non-jugeante et adaptée à tous les interlocuteurs du terrain. 
 Nos thématiques ? La Qualité de l'Air Intérieur, l'Entretien écologique, la Petite Enfance et ses 1000 jours, l'Alimentation saine et durable, le Bâtiment sain, les Achats publics responsables…
 Notre objectif ? Optimiser l'impact de vos actions en faveur d'un environnement sain, sans perturbateurs endocriniens. 
 Nous prenons toujours en compte les facteurs humains, financiers et la réalité-temps dans nos interventions. Les sujets que nous couvrons sont urgents et angoissants, néanmoins, les prises de conscience et les changements à opérer ont leur propre chemin à suivre et nous nous devons de les considérer et de les accompagner.
 L'Agence Environnement &amp; Santé est une entreprise coopérative au sein d'Oxalis : un mode d'entreprendre éthique, écologique et solidaire, avec des personnes et des groupes qui partagent nos valeurs et contribuent à transformer le monde.</t>
   </si>
   <si>
     <t>Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Commune, Intercommunalité, Départements, Régions</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
@@ -519,53 +525,50 @@
     <t>Chargée de projet Animation One Health</t>
   </si>
   <si>
     <t>mathilde.cohen@arb-occitanie.fr</t>
   </si>
   <si>
     <t>04 67 17 87 46</t>
   </si>
   <si>
     <t>https://www.arb-occitanie.fr/</t>
   </si>
   <si>
     <t>Agence Régionale de Santé - Délégation départementale de l'Ardèche - Service Santé-Environnement</t>
   </si>
   <si>
     <t>ARS-DD07-SE</t>
   </si>
   <si>
     <t>Service de l’Etat et assimilés</t>
   </si>
   <si>
     <t>Les directeurs sont rattachés au directeur général de l'ARS et sont placés sous son autorité. Ils représentent le directeur général dans les territoires et exercent, par sa délégation, l'autorité hiérarchique sur les agents des délégations. Les agents de la délégation départementale sont rattachés hiérarchiquement au directeur de la délégation, et fonctionnellement aux directions métiers du siège. Ainsi s'opère l'articulation optimale entre métiers et territoires. Les agents des territoires sont les référents pour toute la région sur certaines thématiques et participent, avec les agents du siège, aux projets conduits par les équipes projets. Ainsi, en matière d'Education à la Santé-Environnement par exemple, sous le couvert du chef du service santé-environnement, les chefs des 3 unités du service peuvent être référents de la région pour des projets menés localement (avis, suivi de projet...). Le service peut aussi être initiateur de projets menés avec des partenaires ou en propre.</t>
   </si>
   <si>
     <t>Ondes électromagnétiques, Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
-  </si>
-[...1 lines deleted...]
-    <t>Commune, Intercommunalité, Départements</t>
   </si>
   <si>
     <t>2 place Simone Veil</t>
   </si>
   <si>
     <t>07000</t>
   </si>
   <si>
     <t>PRIVAS</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Plaidoyer, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Fabrice</t>
   </si>
   <si>
     <t>GOUEDO</t>
   </si>
   <si>
     <t>ingénieur Santé-environnement</t>
   </si>
   <si>
     <t>fabrice.gouedo@ars.sante.fr</t>
   </si>
@@ -862,105 +865,108 @@
 	Proposer &amp; Influencer
 	Agir &amp; Soutenir</t>
   </si>
   <si>
     <t>Autres (National, Europe)</t>
   </si>
   <si>
     <t>Matafanière</t>
   </si>
   <si>
     <t>Saint-Genis-les-Ollières</t>
   </si>
   <si>
     <t>Santé</t>
   </si>
   <si>
     <t>Planétaire</t>
   </si>
   <si>
     <t>contact@santeplanetaire.org</t>
   </si>
   <si>
     <t>https://santeplanetaire.org/</t>
   </si>
   <si>
-    <t>ANA - CPIE Ariège</t>
-[...2 lines deleted...]
-    <t>Centre permanant d'initiative pour l'environnement Ariège</t>
+    <t>ANA - CEN Ariège / CPIE Ariège</t>
+  </si>
+  <si>
+    <t>Conservatoire d'Espaces Naturels Ariège / Centre Permanant d'Initiative pour l'Environnement Ariège</t>
   </si>
   <si>
     <t>L'Ana-Conservatoire d'espaces naturels Ariège se consacre à l'étude de la biodiversité, des milieux naturels, de la faune et de la flore, et aux relations qui lient l'humain et la nature, à l'échelle du département de l'Ariège. Sa politique vise à favoriser l'ouverture en s'appuyant sur le dialogue et une dynamique de partenariat continue.
 Sa vocation se décline en quatre axe :
 	Connaître : enrichir la connaissance dans le domaine des sciences naturalistes,
 	Transmettre et valoriser : mettre la somme de ces connaissance à la disposition du plus large public, dans le respect de l'éthique morale et scientifique et mettre en lumière la richesse du patrimoine naturel, à travers divers supports,
 	Préserver : protéger les milieux et les espèces en tenant compte des enjeux liés aux activités humaines,
 	Accompagner : permettre aux acteur-rices du territoire de prendre en compte et de valoriser la biodiversité locale.
 Les compétences de l'Ana-Conservatoire d'espaces naturels Ariège :
 	Les études et l'expertise : pour développer la connaissance et les sciences naturalistes,
 	La gestion des espèces et espaces naturels pour concilier développement des espèces et utilisation des espaces par l'humain,
 	La sensibilisation, l'éducation et la formation de tous les publics pour la préservation et le respect de l'environnement,
 	L'accompagnement des territoires et la valorisation de la biodiversité locale, pour mieux intégrer les enjeux environnementaux dans les politiques territoriales.
 Le Centre Permanents d'Initiative pour l'Environnement (CPIE) :
 L'association a été labelisée en CPIE en 2006. Ce label reconnaît la qualité des actions réalisées, la diversification des champs d'action, des thématiques d'intervention, ainsi qu'une réelle implantation territoriale. </t>
   </si>
   <si>
-    <t>Nature et Santé, Air Extérieur, Eau, Santé-Environnement</t>
+    <t>Nature et Santé, Changements climatiques, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>Département de l'Ariège</t>
   </si>
   <si>
-    <t>Vidallac</t>
-[...5 lines deleted...]
-    <t>Alzen</t>
+    <t>Maison de la Biodiversité</t>
+  </si>
+  <si>
+    <t>8 bis rue de Rouzaud</t>
+  </si>
+  <si>
+    <t>09000</t>
+  </si>
+  <si>
+    <t>COS</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Tout public</t>
   </si>
   <si>
-    <t>Fabienne</t>
-[...2 lines deleted...]
-    <t>Bernard</t>
+    <t>Jocelyn</t>
+  </si>
+  <si>
+    <t>BORDENEUVE</t>
   </si>
   <si>
     <t>Chargée de mission animation nature</t>
   </si>
   <si>
-    <t>fabienne.b@ariegenature.fr</t>
-[...2 lines deleted...]
-    <t>0561658054</t>
+    <t>jocelyn.b@ariegenature.fr</t>
+  </si>
+  <si>
+    <t>0561659028</t>
   </si>
   <si>
     <t>https://ariegenature.fr/</t>
   </si>
   <si>
     <t>Anim' nature et jardin</t>
   </si>
   <si>
     <t>Animatrice nature depuis de nombreuses années, en 2007 j'ai suivi une formation en agroécologie et me suis installée dans le Haut Cantal en 2013 sur la commune de champagnac (15350).
 Je réalise une multitude d'animations et de projets autour de la découverte de la Nature et du Jardin.
 Comme des sorties nature sur ma commune et sur le site des Orgues à Bort les orgues ; des activités très variées pour les enfants ; la mise en place de coins nature ; des stages "Mon potager agroécologique" ; des ateliers cuisine ; des projets de jardins pédagogiques...</t>
   </si>
   <si>
     <t>Communauté de communes : Sumène artense, pays de gentiane, pays de salers, pays de Mauriac.</t>
   </si>
   <si>
     <t>Béringer</t>
   </si>
   <si>
     <t>Champagnac (15350)</t>
   </si>
   <si>
     <t>Grande expérience avec les enfants</t>
   </si>
   <si>
@@ -1011,81 +1017,81 @@
   <si>
     <t>BOMBRUN</t>
   </si>
   <si>
     <t>Educatrice, chargée de projets</t>
   </si>
   <si>
     <t>apieumillefeuilles@wanadoo.fr</t>
   </si>
   <si>
     <t>0960546266</t>
   </si>
   <si>
     <t>http://apieumillefeuilles.org</t>
   </si>
   <si>
     <t>Arbre et Paysage 66</t>
   </si>
   <si>
     <t>AP66</t>
   </si>
   <si>
     <t>L'association Arbre et Paysage 66 (AP66) a été créée fin 2019, sous l'impulsion notamment d'agriculteurs et de citoyens soucieux de restaurer le paysage et de préserver l'environnement.
 L'association est basée dans la commune d'Elne et hébergée au sein de la maison de projet.
 Notre association a pour objet de défendre, restaurer, valoriser l'environnement naturel et agricole, notamment en promouvant l'agroécologie ainsi qu'en éduquant à l'environnement et en accompagnant à la plantation de haies champêtres.
-Formes de sensibilisation proposées : Conférences, Ateliers, Animations, Formations, Expositions, Participation à des salons, Actions auprès des écoles et des publics  empêchés, Chantier de plantation de haies champêtres ...</t>
+Formes de sensibilisation proposées : Conférences, Ateliers, Animations, Formations, Expositions, Participation à des salons, Actions auprès des écoles et des publics empêchés, Chantier de plantation de haies champêtres ...</t>
   </si>
   <si>
     <t>Département des Pyrénées-Orientales</t>
   </si>
   <si>
     <t>10 Rue des Blanqueries</t>
   </si>
   <si>
     <t>Appt 19</t>
   </si>
   <si>
     <t>ELNE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Accompagnement à la plantation de Haies champêtres</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus</t>
   </si>
   <si>
     <t>Tous publics</t>
   </si>
   <si>
     <t>Muriel</t>
   </si>
   <si>
-    <t>Mauconduit</t>
+    <t>MAUCONDUIT</t>
   </si>
   <si>
     <t>Animatrice</t>
   </si>
   <si>
     <t>muriel.mauconduit@ap66.org</t>
   </si>
   <si>
     <t>0663001179</t>
   </si>
   <si>
     <t>https://ap66.org/</t>
   </si>
   <si>
     <t>Arbres et chemins</t>
   </si>
   <si>
     <t>Etablissement d'enseignement / formation</t>
   </si>
   <si>
     <t>Aller à la rencontre du vivant autour de nous lors de sorties et d'immersions en forêt. Créer du lien entre notre corps, notre respiration, notre mental et notre environnement dans le moment présent pour se remettre en mouvement et aller vers du mieux être : physiquement et mentalement et vers du mieux vivre : en connaissant plus l'environnement naturel et en y retrouvant sa place.
 Ces sorties sont accompagnées par Natalene, à 45 ans elle veut partager tout son amour pour la terre, l'humanité, la nature dont nous faisons partis et tout son espoir, son élan de vie, dans la bienveillance et le non jugement. Différents thèmes sont proposés :
 	sylvothérapie : se relier à son environnement, à son souffle et à son corps dans la douceur, profiter et découvrir les bienfaits de passer du temps en forêt.
 	Ateliers d'éveil des sens en pleine nature, créativité par du land art, partage bienveillant dans le non jugement, ouverture au monde, confiance grâce aux arbres qui enseignent (le vivre ensemble, la résilience, la recherche de lumière, la persévérance dans la joie), respirer et ralentir.
 	marche consciente : mise en mouvement du corps en douceur, ateliers de pleine présence à nous même et à ce qui nous entoure, respiration attentive, pacification du mental,connaissance de soi, ressourcement et apaisement.
@@ -1268,50 +1274,53 @@
   </si>
   <si>
     <t>ARS Auvergne-Rhône-Alpes - Délégation départementale de la Drôme</t>
   </si>
   <si>
     <t>ARS ARA DD26</t>
   </si>
   <si>
     <t>L'Agence régionale de santé est l'interlocuteur unique des professionnels de santé et du médico-social, des services de l'Etat, des collectivités territoriales et des organismes gestionnaires sur tous les sujets de santé. Toutes ses actions sont conduites avec le soucis du dialogue et dans le respect des droits des usagers.
 Champs d'interventions en ESE :
 	Prévenir les risques &amp; promouvoir la santé dans les domaines de l'environnement, les maladies, les risques liés aux comportements.
 	Surveiller &amp; assurer la sécurité sanitaire des produits de santé, de la population, dans les établissements collectifs
 	Réceptionner et analyser les alertes présentant un risque pour la santé des habitants</t>
   </si>
   <si>
     <t>Ondes électromagnétiques, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Eau, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>Drôme</t>
   </si>
   <si>
     <t>13, Avenue Maurice FAURE</t>
   </si>
   <si>
     <t>VALENCE</t>
+  </si>
+  <si>
+    <t>Information, communication, sensibilisation, Education, animation, médiation, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>RANDON</t>
   </si>
   <si>
     <t>Référente en santé-environnement</t>
   </si>
   <si>
     <t>camille.randon@ars.sante.fr</t>
   </si>
   <si>
     <t>0426209156</t>
   </si>
   <si>
     <t>ARS Auvergne-Rhône-Alpes délégation de Haute-Savoie</t>
   </si>
   <si>
     <t>ARS ARA DT74</t>
   </si>
   <si>
     <t>L'Agence régionale de santé est l'interlocuteur unique des professionnels de santé et du médico-social, des services de l'Etat, des collectivités territoriales et des organismes gestionnaires sur tous les sujets de santé. Toutes ses actions sont conduites avec le soucis du dialogue et dans le respect des droits des usagers. </t>
   </si>
   <si>
     <t>7 rue Dupanloup</t>
   </si>
@@ -1801,53 +1810,50 @@
   <si>
     <t>catherine.chulliat@gmail.com</t>
   </si>
   <si>
     <t>https://www.artnatureconnexion.com/</t>
   </si>
   <si>
     <t>Artpiculture</t>
   </si>
   <si>
     <t>Depuis 2009, l'association Artpiculture conçoit et réalise des programmes d'animation et de formation guidées par les abeilles. Nous contribuons à mettre (ou remettre) l'émerveillement de la nature à portée des enfants et des familles pour faire évoluer les pratiques envers la biodiversité et le climat. De l'abeille sociale aux abeilles solitaires, des pollinisateurs à la biodiversité commune, du jardin potager aux dégustations partagées, des modes de vie économes à une consommation zéro-déchet… nous travaillons avec 100 partenaires dans les départements du Sud-Ouest, et œuvrons auprès de 8000 personnes par an pour transmettre des modes de vie écoresponsables.</t>
   </si>
   <si>
     <t>Nature et Santé, Alimentation et Agriculture, Santé-Environnement</t>
   </si>
   <si>
     <t>1 rue bis du Bousquet</t>
   </si>
   <si>
     <t>Artagnan</t>
   </si>
   <si>
     <t>Grand public / public scolaire cycle 1 à 3</t>
   </si>
   <si>
-    <t>Laetitia</t>
-[...1 lines deleted...]
-  <si>
     <t>Smani</t>
   </si>
   <si>
     <t>Educatrice à et pour l'environnement</t>
   </si>
   <si>
     <t>pistil@artpiculture.org</t>
   </si>
   <si>
     <t>https://www.artpiculture.org</t>
   </si>
   <si>
     <t>Asder</t>
   </si>
   <si>
     <t>Basée à Chambéry, l'Asder intervient dans le champ de l'énergie et de l'éco construction. Elle accompagne notamment des particuliers, collectivités et copropriétés dans leurs projets de rénovation ou de construction.
 Un pôle formation propose plusieurs formations diplômantes dans le domaine du bâtiment et de l'énergie.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>124 rue du bon vent</t>
   </si>
   <si>
@@ -2040,51 +2046,51 @@
   <si>
     <t>Allier, Haute-Loire, Puy-de-Dôme</t>
   </si>
   <si>
     <t>8, rue Jacques Magnier</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Famille, Parents, Professionnels, Salariés</t>
   </si>
   <si>
     <t>CLEMENT</t>
   </si>
   <si>
     <t>ANGELIQUE</t>
   </si>
   <si>
     <t>coordo@aceppauvergne.com</t>
   </si>
   <si>
     <t>04.44.05.06.80</t>
   </si>
   <si>
-    <t>https://www.acepp.asso.fr/acepp-auvergne/?PagePrincipale=</t>
+    <t>https://www.acepp.asso.fr/acepp-auvergne/?PagePrincipale</t>
   </si>
   <si>
     <t>Association Espoir</t>
   </si>
   <si>
     <t>L'Association ESPOIR se mobilise constamment au profit des plus démunis et intervient auprès des publics en situation d'exclusion, en risque de fragilité d'adaptation ou d'insertion sociale en lien avec une difficulté de santé, l'absence de logement ou d'emploi, des carences de lien familial ou social ou un déracinement lié à l'exil.</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Changements climatiques, Aménagement du territoire</t>
   </si>
   <si>
     <t>Toulouse et Saint Gaudens</t>
   </si>
   <si>
     <t>16 Chemin de Fages</t>
   </si>
   <si>
     <t>Toulouse</t>
   </si>
   <si>
     <t>Professionnels, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>Gens du voyage en situation de précarité</t>
   </si>
@@ -2220,53 +2226,50 @@
     <t>animationsjardincocagne48@gmail.com</t>
   </si>
   <si>
     <t>0750575447</t>
   </si>
   <si>
     <t>https://www.facebook.com/jardincocagne48</t>
   </si>
   <si>
     <t>Association Les Lacets</t>
   </si>
   <si>
     <t>« Les Lacets » est une association proposant des sorties en montagne pour des enfants ou des adultes en situation de fragilité (exclusion sociale, placement, problématiques d'addiction, handicap, …).
 Basés dans les Pyrénées, nous voyons la randonnée comme un outil socio-éducatif et d'insertion pour permettre à toute personne de trouver un nouvel élan.</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement sonore, Santé-Environnement</t>
   </si>
   <si>
     <t>Nos sorties se font principalement en Ariège mais nous travaillons avec des structures venant aussi de l'agglomération Toulousaine. Nous pouvons également être amené à randonner dans d'autres massifs des Pyrénées.</t>
   </si>
   <si>
     <t>36 bis Chemin des Rives</t>
   </si>
   <si>
-    <t>09000</t>
-[...1 lines deleted...]
-  <si>
     <t>Ferrières sur Ariège</t>
   </si>
   <si>
     <t>Education, animation, médiation</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Professionnels, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>enfants ou des adultes en situation de fragilité (exclusion sociale, placement, problématiques d’addiction, handicap, …)</t>
   </si>
   <si>
     <t>Emilie</t>
   </si>
   <si>
     <t>Bricault</t>
   </si>
   <si>
     <t>co-présidente</t>
   </si>
   <si>
     <t>asso.leslacets@gmail.com</t>
   </si>
   <si>
     <t>https://www.leslacets.fr/</t>
@@ -2316,103 +2319,102 @@
 Ses objectifs sont de sensibiliser les adolescent.e.s à tous les niveaux des systèmes alimentaires dans un cadre de changement global et former les enseignant.e.s en ce sens ; Susciter des initiatives citoyennes qui répondent aux besoins alimentaires précis et plus profonds des territoires d'implantation ; Encourager la justice alimentaire et la justice sociale, via l'éducation.
  </t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Santé-Environnement</t>
   </si>
   <si>
     <t>Métropole de Lyon, Ain, Drome, Puy-de-Dome, Montpellier</t>
   </si>
   <si>
     <t>10 bis rue Jangot</t>
   </si>
   <si>
     <t>Adolescents (13-18 ans), Professionnels</t>
   </si>
   <si>
     <t>Enseignant.e.s, acteurs.rices des établissements, élèves</t>
   </si>
   <si>
     <t>Noémie</t>
   </si>
   <si>
     <t>Clerc</t>
   </si>
   <si>
-    <t>Chargée de mission</t>
-[...1 lines deleted...]
-  <si>
     <t>noemie@reseaumarguerite.org</t>
   </si>
   <si>
     <t>https://reseaumarguerite.org</t>
   </si>
   <si>
     <t>Association Sauvegarde Hérault Littoral</t>
   </si>
   <si>
     <t>ASHL</t>
   </si>
   <si>
     <t>L'association Sauvegarde Hérault Littoral propose diverses formes d'éducation et de sensibilisation à l'environnement :
-	des ateliers pédagogiques en milieu scolaire ou lors d'événements grand public, des conférences thématiques sur la biodiversité littorale; 
-[...1 lines deleted...]
-	des sorties nature guidées, ainsi que des formations et temps d'échange pour les bénévoles, naturalistes ou grand public.
+	Des ateliers pédagogiques en milieu scolaire ou lors d'événements grand public ;
+	Des conférences thématiques sur la biodiversité littorale ;
+	Des cycles d'animations pour les centres de loisirs ou médiathèques ;
+	Des stands de sensibilisation lors de manifestations locales ; 
+	Des sorties nature guidées, ainsi que des formations et temps d'échange pour les bénévoles, naturalistes ou grand public.
 Nous privilégions l'école du dehors, convaincus que l'expérience directe de la nature, ancrée dans les valeurs de l'éducation populaire, est un levier essentiel pour développer une conscience écologique active, critique et émancipatrice.</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement sonore, Changements climatiques, Déchets, Santé-Environnement</t>
   </si>
   <si>
-    <t>1 RUE KLEBER</t>
+    <t>1 rue Kléber</t>
   </si>
   <si>
     <t>SERIGNAN</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise</t>
   </si>
   <si>
     <t>Association Agréée Environnement</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Élus, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>Yann</t>
   </si>
   <si>
-    <t>Geshors</t>
-[...2 lines deleted...]
-    <t>coordinateur</t>
+    <t>GESHORS</t>
+  </si>
+  <si>
+    <t>Coordinateur</t>
   </si>
   <si>
     <t>y.geshors@ashl.fr</t>
   </si>
   <si>
-    <t>0768984934</t>
+    <t>04 23 50 03 38</t>
   </si>
   <si>
     <t>https://ashl.fr</t>
   </si>
   <si>
     <t>Association Semis à tout va...</t>
   </si>
   <si>
     <t>"Pour semer à tout va des graines d'envies nature, d'idées colorées et de projets communs"</t>
   </si>
   <si>
     <t>Semis à tout va... est une association d'éducation à l'environnement vers un développement durable. Basée dans le sud du département du Puy de Dôme, nous accompagnons des projets en lien avec la préservation de l'environnement, notamment par l'accompagnement de la création et animation de jardins à but pédagogique, thérapeutiques etc... Nous réalisons des ballades sensorielles et des ateliers de land art...Par l'approche sensible, sensorielle, artistique et tribale nous œuvrons à sensibiliser nos publics divers et variés.</t>
   </si>
   <si>
     <t>Puy de dôme</t>
   </si>
   <si>
     <t>20 rue du palais</t>
   </si>
   <si>
     <t>Balades sensorielles, arts et nature, hortithérapie, jardin, ecopsychologie</t>
   </si>
   <si>
     <t>Lan</t>
   </si>
@@ -2455,60 +2457,66 @@
     <t>Chef de projet communication stratégie terrritoriale</t>
   </si>
   <si>
     <t>mduchateau@atmo-aura.fr</t>
   </si>
   <si>
     <t>09 72 26 48 90</t>
   </si>
   <si>
     <t>https://www.atmo-auvergnerhonealpes.fr/</t>
   </si>
   <si>
     <t>Atmo Occitanie</t>
   </si>
   <si>
     <t>Atmo Occitanie est l'association agréée pour la surveillance de la qualité de l'air en région pour :
 	Surveiller la qualité de l'air 24h/24 ;
 	Prévoir la qualité de l'air au quotidien sur toute l'Occitanie pour le jour même et le lendemain ;
 	Informer au quotidien et en cas d'épisode de pollution les citoyens, médias, autorités et collectivités ;
 	Accompagner les décideurs, acteurs locaux : les évaluations menées sont mises en place afin d'améliorer les connaissances sur la qualité de l'air localement et en région.</t>
   </si>
   <si>
     <t>Air Extérieur</t>
   </si>
   <si>
-    <t>10 rue Louis Lépine</t>
+    <t>10, rue Louis Lépine</t>
   </si>
   <si>
     <t>Parc de la Méditerranée</t>
   </si>
   <si>
     <t>PEROLS</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Professionnels, Élus</t>
+  </si>
+  <si>
+    <t>Atmo</t>
+  </si>
+  <si>
+    <t>contact@atmo-occitanie.org</t>
   </si>
   <si>
     <t>09 69 36 89 53</t>
   </si>
   <si>
     <t>https://atmo-occitanie.org/</t>
   </si>
   <si>
     <t>Au Jardin des Émotions</t>
   </si>
   <si>
     <t>Au Jardin des Émotions, je propose des ateliers, des animations et de formations sur les compétences psychosociales (CPS). Ils sont basés sur une pédagogie active, participative, coopérative et positive, principalement à travers des jeux, du mouvement, des interactions ludiques et sensorielles, des espaces créatifs, de réflexion et de partages.
 Consciente que le temps passé dans un environnement naturel apporte une multitude des bienfaits pour la santé et plus concrètement qu'il joue un rôle important dans le développement des CPS à tout âge, je propose également une série d'activités en milieu naturel avec le souhait de faciliter la connexion avec la nature. Ceci en stimulant et en encourageant la curiosité, l'émerveillement et la créativité des participants et pour les sensibiliser aux nombreux bienfaits de la nature sur la santé mentale, physique et émotionnelle.
  </t>
   </si>
   <si>
     <t>Nature et Santé, Santé-Environnement</t>
   </si>
   <si>
     <t>Commune, Départements, Régions</t>
   </si>
   <si>
     <t>Tarn et départements alentours, Occitanie</t>
   </si>
   <si>
@@ -2559,53 +2567,50 @@
   </si>
   <si>
     <t>Autres Regards sur l'Environnement du Piémont Biterrois</t>
   </si>
   <si>
     <t>AREpb</t>
   </si>
   <si>
     <t>Nous sommes une une association d'éducation à l'environnement située à Béziers.
 Son équipe est en mesure d'intervenir sur tous les domaines qui touchent au développement durable.
 Elle intervient sur l'ouest Hérault et sur une partie de l'Aude (Narbonnais). </t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Eau, Déchets</t>
   </si>
   <si>
     <t>Ouest Hérault (Biterrois) - Est Audois (Narbonnais)</t>
   </si>
   <si>
     <t>13 bis Place Pierre Sémard</t>
   </si>
   <si>
     <t>ARAGON</t>
   </si>
   <si>
-    <t>Coordinateur</t>
-[...1 lines deleted...]
-  <si>
     <t>taragon.arepb@gmail.com</t>
   </si>
   <si>
     <t>0987724345</t>
   </si>
   <si>
     <t>https://www.facebook.com/arepiemontbiterrois</t>
   </si>
   <si>
     <t>Avizô Nature</t>
   </si>
   <si>
     <t>Mon objectif principal est de remettre les personnes en contact direct avec la nature, recréer ce lien à travers le corps et les émotions, grâce à des propositions d'animations et activités de reconnexion, avec des approches ludiques, artistiques, et sensorielles.
 Accompagner et faire vivre des expériences de nature !</t>
   </si>
   <si>
     <t>Vallons et Monts du Lyonnais, Ouest Lyonnais, Rhône, Loire</t>
   </si>
   <si>
     <t>675 chemin de Pragrand</t>
   </si>
   <si>
     <t>SOUZY</t>
   </si>
   <si>
@@ -2674,51 +2679,51 @@
   <si>
     <t>Salle du Dauphiné 1190 Route des Alpes</t>
   </si>
   <si>
     <t>Saint-Hilaire-de-la-Côte</t>
   </si>
   <si>
     <t>Aguiard</t>
   </si>
   <si>
     <t>Animatrice Nature</t>
   </si>
   <si>
     <t>animation@bievre-liers-environnement.fr</t>
   </si>
   <si>
     <t>07 69 61 53 92</t>
   </si>
   <si>
     <t>https://www.bievre-liers-environnement.fr/</t>
   </si>
   <si>
     <t>BILOBA Santé - Conseil et Accompagnement</t>
   </si>
   <si>
-    <t>Je propose une activité de conseil en santé-environnement et développement durable en santé, pour diminuer les impacts... de l'environnement sur la santé et de la santé sur l'environnement.
+    <t>Je propose une activité de conseil en santé-environnement et développement durable en santé, pour diminuer les impacts de l'environnement sur la santé et de la santé sur l'environnement.
  </t>
   </si>
   <si>
     <t>--</t>
   </si>
   <si>
     <t>GRENADE</t>
   </si>
   <si>
     <t>Famille, Parents, Professionnels, Salariés</t>
   </si>
   <si>
     <t>Lucie</t>
   </si>
   <si>
     <t>LORIN-ZURBUCH</t>
   </si>
   <si>
     <t>Consultante</t>
   </si>
   <si>
     <t>lconseil@biloba-sante.com</t>
   </si>
   <si>
     <t>Bionheur En Herbe</t>
@@ -2881,50 +2886,84 @@
 → www.2030glorieuses.org.</t>
   </si>
   <si>
     <t>Changements climatiques</t>
   </si>
   <si>
     <t>Europe</t>
   </si>
   <si>
     <t>9bis Route de Vienne</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>Vidal</t>
   </si>
   <si>
     <t>Directeur</t>
   </si>
   <si>
     <t>julienvidal@cacommenceparmoi.org</t>
   </si>
   <si>
     <t>https://www.2030glorieuses.org</t>
+  </si>
+  <si>
+    <t>Camins Natura</t>
+  </si>
+  <si>
+    <t>Avec Camins Natura, je vous propose des sorties nature adaptées à différents publics et à votre projet. Accompagnateur montagne et éducateur nature, mes interventions peuvent se mettre en place à proximité de votre structure ou en montagne.
+Pour en savoir plus : www.caminsnatura.fr</t>
+  </si>
+  <si>
+    <t>PETR du Pays des Nestes</t>
+  </si>
+  <si>
+    <t>287 Léchan</t>
+  </si>
+  <si>
+    <t>Hèches</t>
+  </si>
+  <si>
+    <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>PAROIX</t>
+  </si>
+  <si>
+    <t>dapa65@protonmail.com</t>
+  </si>
+  <si>
+    <t>0643115282</t>
+  </si>
+  <si>
+    <t>https://www.caminsnatura.fr</t>
   </si>
   <si>
     <t>CAP Tronçais</t>
   </si>
   <si>
     <t>Le Patronage de l'Enseignement Laïque de Montluçon, association régie par la Loi 1901, a fêté ses 106 ans en 2019. Il est ancré sur des valeurs fortes telles la laïcité, la citoyenneté, la mixité, l'autonomie, la responsabilisation et la transmission.
 Notre association, appelée plus simplement Patro, créée en 1913, a pour but de promouvoir les activités sportives et culturelles en faveur des enfants des écoles publiques de Montluçon, de contribuer à la réussite scolaire des élèves par l'accompagnement à la scolarité, de diriger des actions de soutien à la parentalité, d'organiser des formations BAFA et des séjours de vacances.
 Le 14 février 2016, le Patro a ouvert le Centre d'Activités du Patro à Tronçais.
 Il s'agit d'une structure d'accueil de public ayant pour vocation de développer des actions d'éducation à l'environnement et de proposer différentes prestations au travers :
 	des séjours d'intégration (collège, lycée),
 	des animations environnementales,
 	des classes de découverte,
 	des séjours de vacances,
 	des formations bafa,
 	de l'expertise environnementale,
 	accueil de groupes,
 	week-end famille,
 	séminaires entreprises,
 	voyages d'études (BTS, Licence,...)
 Le CAP Tronçais mène de nombreuses actions d'éducation à l'environnement depuis plusieurs années et notamment des actions d'information et de sensibilisation sur la thématique « santé et environnement » et plus spécifiquement sur la qualité de l'air intérieur et les risques sanitaires environnementaux.
 Ces actions sont réalisées grâce au soutien et au financement de l'Agence Régionale de Santé Auvergne-Rhône-Alpes (ARS) sur l'ensemble des bassins de santé du département de l'Allier (Moulins, Montluçon, Vichy).</t>
   </si>
   <si>
     <t>Nature et Santé, Environnement intérieur, Santé-Environnement</t>
   </si>
@@ -3899,50 +3938,53 @@
   </si>
   <si>
     <t>Titulaire de la chaire</t>
   </si>
   <si>
     <t>regis.largillier@fondation.grenoble-inp.fr</t>
   </si>
   <si>
     <t>Cirad</t>
   </si>
   <si>
     <t>Le Cirad est l'organisme français de recherche agronomique et de coopération internationale pour le développement durable des régions tropicales et méditerranéennes.
 Activités
 Ses activités relèvent des sciences du vivant, des sciences sociales et des sciences de l'ingénieur appliquées à l'agriculture, à l'alimentation, à l'environnement et à la gestion des territoires.
 Il travaille autour de grandes thématiques telles que la sécurité alimentaire, le changement climatique, la gestion des ressources naturelles, la réduction des inégalités et la lutte contre la pauvreté.
 Mission
 Avec ses partenaires du Sud, le Cirad produit et transmet de nouvelles connaissances pour accompagner l'innovation et le développement agricole. Il met son expertise scientifique et institutionnelle au service des politiques publiques de ces pays et des débats internationaux sur les grands enjeux de l'agriculture. Il apporte son soutien à la diplomatie scientifique de la France.</t>
   </si>
   <si>
     <t>Avenue Agropolis</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Offre documentaire, Autre</t>
   </si>
   <si>
+    <t>Professionnels, Élus</t>
+  </si>
+  <si>
     <t>04 67 61 58 00</t>
   </si>
   <si>
     <t>https://www.cirad.fr/</t>
   </si>
   <si>
     <t>Cirque &amp; cAmpagnie</t>
   </si>
   <si>
     <t>C&amp;C</t>
   </si>
   <si>
     <t>Adhérente à la FFEC (Fédération française des Ecoles de Cirque) Cirque &amp; cAmpagnie est une école itinérante qui propose des ateliers d'initiation aux Arts de Cirque dans le Gers et son alentours.
 Il s'agit aussi bien d'ateliers hebdomadaires ou ponctuels, des stages et masterclass que des interventions auprès de différentes structures s'adressant à un large public.
 Aériens - Jonglerie - Equilibre - Acrobaties -  Porté acrobatique - Jeux d'acteur  Projets collectifs - Mise en Scène
 Elle s'inscrit dans des projets variés en répondant à divers appels à projets, comme par exemple celui de la santé et de l'environnement.</t>
   </si>
   <si>
     <t>Gers et Alentours</t>
   </si>
   <si>
     <t>Le Village</t>
   </si>
   <si>
     <t>Saint Médard</t>
@@ -4392,79 +4434,80 @@
   <si>
     <t>Seray</t>
   </si>
   <si>
     <t>Travailloux</t>
   </si>
   <si>
     <t>Coordinatrice CLS &amp; CTG</t>
   </si>
   <si>
     <t>stravailloux@grandannecy.fr</t>
   </si>
   <si>
     <t>04 50 63 48 48</t>
   </si>
   <si>
     <t>https://www.grandannecy.fr/mon-quotidien/ameliore-mon-cadre-de-vie/ma-sante</t>
   </si>
   <si>
     <t>COMMUNAUTÉ DE COMMUNE PAYS DU MONT BLANC</t>
   </si>
   <si>
     <t>CCPMB</t>
   </si>
   <si>
-    <t>La Communauté de Communes Pays du Mont-Blanc propose aux écoles du territoire de nombreuses animations nature totalement gratuites. Elles sont en lien avec les programmes scolaires, pour les classes de maternelle, élémentaire et collège. Ces animations se font soit en classe, soit sur le terrain. Une manière originale pour faire découvrir aux élèves le monde qui les entoure et la place de l'homme dans son environnement.
-[...3 lines deleted...]
-    <t>Air Extérieur, Changements climatiques, Eau</t>
+    <t>La Communauté de Communes Pays du Mont-Blanc propose aux établissements scolaires du territoire de nombreuses animations patrimoine, environnement et mobilité totalement gratuites.
+Elles sont en lien avec les programmes scolaires, pour les classes de la maternelle jusqu'au lycée. Elles ont lieu en classe ou sur le terrain. Une manière originale de faire découvrir aux élèves le monde qui les entoure, l'histoire et l'environnement dans lequel ils grandissent.
+À chaque période de vacances scolaires, la CCPMB propose également un programme d'activités pour découvrir la biodiversité et les écosystèmes de montagne, comment les appréhender et comment les préserver. Ces activités se déroulent en partie sur les réserves naturelles nationales de Passy et des Contamines-Montjoie, en partenariat avec le CEN74-ASTERS.</t>
+  </si>
+  <si>
+    <t>Air Extérieur, Changements climatiques, Alimentation et Agriculture, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>COMBLOUX / LES CONTAMINES-MONTJOIE / CORDON / DEMI-QUARTIER / DOMANCY / MEGEVE / PASSY / PRAZ-SUR-ARLY / SAINT-GERVAIS-LES-BAINS / SALLANCHES</t>
   </si>
   <si>
     <t>648, chemin des Prés Caton</t>
   </si>
   <si>
     <t>P.A.E du Mont-Blanc</t>
   </si>
   <si>
     <t>PASSY</t>
   </si>
   <si>
-    <t>Aurélie</t>
-[...8 lines deleted...]
-    <t>a.deluermoz@ccpmb.fr</t>
+    <t>Sabine</t>
+  </si>
+  <si>
+    <t>DEBERLES</t>
+  </si>
+  <si>
+    <t>Coordinatrice service éducation à l’environnement, éducatrice à la nature</t>
+  </si>
+  <si>
+    <t>animation@ccpmb.fr</t>
   </si>
   <si>
     <t>http://www.ccpmb.fr</t>
   </si>
   <si>
     <t>Communauté de Communes Ardèche Rhône Coiron</t>
   </si>
   <si>
     <t>CC ARC</t>
   </si>
   <si>
     <t>La Communauté de Communes Ardèche Rhône Coiron est en charge d'un Projet Alimentaire Territorial (PAT) qui se décline de plusieurs façons :
 - La valorisation des circuits courts/de proximité sur le territoire, en concertation avec les agriculteurs.rices, les commerçant.e.s et les habitant.e.s du territoire.
 - La sensibilisation à une alimentation et une agriculture durables auprès des scolaires et du grand public, en mobilisant les associations, les CCAS, les EBE et les chantiers d'insertion afin d'inclure le plus grand nombre.
 - La sensibilisation à la lutte contre le gaspillage alimentaire.
 - La valorisation des déchets verts auprès des agriculteurs.
 - L'aide à l'installation d'agriculteurs.rices via la recherche de foncier agricole.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>10 avenue de la résistance</t>
   </si>
   <si>
@@ -4504,50 +4547,100 @@
     <t>Zone Artisanale</t>
   </si>
   <si>
     <t>MAUVEZIN</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Jeunes (12-25 ans), Tout public, Salariés</t>
   </si>
   <si>
     <t>Valérie</t>
   </si>
   <si>
     <t>PAILHES</t>
   </si>
   <si>
     <t>Référente PAT et PNNS</t>
   </si>
   <si>
     <t>pat@ccbl32.fr</t>
   </si>
   <si>
     <t>05 62 06 84 67</t>
   </si>
   <si>
     <t>https://www.ccbl32.fr</t>
+  </si>
+  <si>
+    <t>Communauté de communes de Forez Est</t>
+  </si>
+  <si>
+    <t>CCFE</t>
+  </si>
+  <si>
+    <t>Collectivité jeune, issue de la fusion de 5 collectivités.
+42 communes pour une population de 64 756 habitants au 1er janvier 2019.
+ </t>
+  </si>
+  <si>
+    <t>Déchets</t>
+  </si>
+  <si>
+    <t>Territoire CCFE</t>
+  </si>
+  <si>
+    <t>zi du bois vert</t>
+  </si>
+  <si>
+    <t>chemin du renouveau</t>
+  </si>
+  <si>
+    <t>epercieux st paul</t>
+  </si>
+  <si>
+    <t>Education, animation, médiation, Animation de réseau, dialogue territorial</t>
+  </si>
+  <si>
+    <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Professionnels, Élus, Tout public</t>
+  </si>
+  <si>
+    <t>marjorie</t>
+  </si>
+  <si>
+    <t>mercier</t>
+  </si>
+  <si>
+    <t>chargée de prevention et d'animation</t>
+  </si>
+  <si>
+    <t>m.mercier@forez-est.fr</t>
+  </si>
+  <si>
+    <t>0610100151</t>
+  </si>
+  <si>
+    <t>https://www.forez-est.fr/vie-quotidienne-forez-est</t>
   </si>
   <si>
     <t>Communauté de Communes des Monts du Pilat</t>
   </si>
   <si>
     <t>CCMP</t>
   </si>
   <si>
     <t>La Communauté de Communes des Monts du Pilat (CCMP) couvre 16 communes du sud de la Loire, en plein coeur du Parc naturel régional du Pilat, et regroupe 15 430 habitants.
 Dans le cadre de ses compétences, la CCMP décline un projet alimentaire territorial (PAT) en coopération avec les acteurs locaux du système alimentaire : élus, habitants, professionnels, associations de l'alimentation, de la santé, et de la précarité, entre autres.
 Lauréate de l'Appel à projets du Programme National pour l'Alimentation (PNA) depuis 2021, la CCMP a obtenu la reconnaissance du ministère de l'Agriculture et de la Souveraineté alimentaire en tant que PAT de niveau 2 en 2024, témoignant de l'avancement de son projet vers une mise en oeuvre opérationnelle sur le territoire. Cette reconnaissance marque le passage du stade de l'émergence à celui de la concrétisation du projet.</t>
   </si>
   <si>
     <t>Communauté de Communes des Monts du Pilat (CCMP) couvre 16 communes du sud de la Loire, en plein coeur du Parc naturel régional du Pilat, et regroupe 15 430 habitants</t>
   </si>
   <si>
     <t>3 place de l'hotel de ville</t>
   </si>
   <si>
     <t>BOURG-ARGENTAL</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Élus, Tout public</t>
   </si>
   <si>
@@ -5196,115 +5289,121 @@
   <si>
     <t>MARLHES</t>
   </si>
   <si>
     <t>Elena</t>
   </si>
   <si>
     <t>Vaudable</t>
   </si>
   <si>
     <t>elena.vaudable@cpie-pilat.fr</t>
   </si>
   <si>
     <t>https://www.cpie-pilat.fr/</t>
   </si>
   <si>
     <t>CPIE Pays Gersois</t>
   </si>
   <si>
     <t>Centre Permanent d'Initiative pour l'Environnement des Pays Gersois</t>
   </si>
   <si>
     <t>Créée en mars 2000, à l'initiative de jeunes étudiants et d'enseignants d'établissement agricoles, sensibles à l'environnement, l'association "Gascogne Nature Environnement" a pour but de promouvoir la citoyenneté et l'éco-citoyenneté, de développer des projets d'aménagement et de valorisation du patrimoine naturel et culturel local et d'agir en faveur du développement durable et de son territoire. 
 Les domaines d'intervention du CPIE des Pays Gersois :
 	Transmettre auprès de tout public les clefs qui permettent de mieux comprendre les enjeux du Développement Durable, afin d'agir en tant que citoyen responsable (sensibilisation et éducation à l'environnement et au développement durable, former, concevoir des outils pédagogiques et de communication).
-	Accompagner les acteurs du territoire dans la mise en oeuvre de leurs projets en lien avec l'environnement et le Développement Durable .
+	Accompagner les acteurs du territoire dans la mise en oeuvre de leurs projets en lien avec l'environnement et le Développement Durable.
 	Préserver notre patrimoine naturel à travers l'amélioration des connaissances scientifiques, pour faciliter la prise de décision (étudier et inventorier les espèces et les milieux, diffuser les connaissances scientifiques, restaurer et gérer les espaces naturels et ruraux, réaliser des expertises environnementales).</t>
   </si>
   <si>
     <t>Nature et Santé, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
-    <t>Le territoire de prédilection de l'association demeure au sud du département du Gers, l'Astarac, et le Pays d'Auch. Cependant ses actions rayonnent sur tout le Gers.</t>
-[...14 lines deleted...]
-    <t>gestion@cpie32.org</t>
+    <t>Le territoire de prédilection de l'association demeure au sud du département du Gers, l'Astarac, et le Pays d'Auch. Cependant, ses actions rayonnent sur tout le Gers.</t>
+  </si>
+  <si>
+    <t>16, rue Delfort</t>
+  </si>
+  <si>
+    <t>MIRANDE</t>
+  </si>
+  <si>
+    <t>Élodie</t>
+  </si>
+  <si>
+    <t>CARRÉ</t>
+  </si>
+  <si>
+    <t>Éducatrice à l'environnement</t>
+  </si>
+  <si>
+    <t>animation@cpie32.org</t>
   </si>
   <si>
     <t>05 62 66 85 77</t>
   </si>
   <si>
     <t>https://www.cpie32.org/</t>
   </si>
   <si>
     <t>CPIE Pays Tarnais</t>
   </si>
   <si>
     <t>Centre Permanent d'Initiative pour l'Environnement des Pays Tarnais</t>
   </si>
   <si>
     <t>L'association CPIE des Pays Tarnais est un laboratoire d'expériences pour innover et pour agir au servir du Tarn et de ses habitants, en favorisant l'initiation, l'éducation, et la promotion par une approche interdisciplinaire et écocitoyenne. 
 Les objectifs du CPIE des Pays Tarnais :
 	la sensibilisation du grand public,
 	l'éducation à l'environnement en direction d'un public scolaires et de jeunes,
 	le développement de la prise en compte de l'environnement dans les projets de développement local durable mis en oeuvre notamment par les collectivités,
 	la formation en direction des collectivités locales notamment, mais aussi du secteur éducatif,
 	l'organisation et l'encadrement technique et social de chantiers liés à l'environnement.
 Les valeurs du CPIE des Pays Tarnais :
 Pour mettre en oeuvre ces objectifs, et compte tenu des valeurs développées par l'Union Nationale des CPIE garante du label, l'association réaffirme les principes fondamentaux.
 	liberté de conscience,
 	laïcité,
 	non discrimination et égalité des chances,
 	transparence et démocratie.</t>
   </si>
   <si>
     <t>Air Extérieur, Environnement sonore, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>25, rue René Lencou</t>
   </si>
   <si>
     <t>Réalmont</t>
   </si>
   <si>
     <t>Isabelle</t>
   </si>
   <si>
     <t>Vaïsse</t>
+  </si>
+  <si>
+    <t>Educatrice à l'environnement</t>
   </si>
   <si>
     <t>i.vaisse@cpie81.fr</t>
   </si>
   <si>
     <t>05 63 34 09 90</t>
   </si>
   <si>
     <t>http://www.cpie81.fr/index.php</t>
   </si>
   <si>
     <t>CPIE Quercy-Garonne</t>
   </si>
   <si>
     <t>Centre Permanent d’Initiatives pour l’Environnement Quercy Garonne</t>
   </si>
   <si>
     <t>L'association Al Païs de Boneta - CPIE Quercy Garonne, une empreinte locale à Caylus en Tarn-et-Garonne.
 Le CPIE Quercy Garonne
 Une idée partagée par la collectivité et des habitants :
 L'association est née en mars 1998 à l'initiative de la commune de Caylus et portée par de nombreux bénévoles passionnés de patrimoine naturel et culturel. L'ancienne grange au bord du lac dans le l'ENS Espace Naturel Sensible de Labarthe a été aménagée en écomusée de la vallée de la Bonnette et des gorges de l'Aveyron, pour en faire un point d'attrait touristique. Des animations scolaires et grand public sur l'environnement et la découverte du patrimoine étaient proposées.</t>
   </si>
   <si>
     <t>Labarthe</t>
   </si>
@@ -6031,53 +6130,50 @@
   <si>
     <t>https://www.eco-citoyennetes.fr/</t>
   </si>
   <si>
     <t>Ecodiv</t>
   </si>
   <si>
     <t>L'association Ecodiv est née en 2002. Créée à l'initiative de naturalistes de terrain, ses activités se développent essentiellement dans la région Languedoc-Roussillon et Midi-Pyrénées et le long de la chaîne pyrénéenne. 
 Elle a pour but de contribuer à la préservation de notre environnement à travers différents axes : 
 	La connaissance du patrimoine naturel, grâce à la réalisation d'inventaires, de suivis, et à des prospections dans différents domaines naturalistes ; 
 	L'information du grand public, des institutions et des professionnels à travers des formations, des publications, des actions de sensibilisation ; 
 	La gestion et la préservation du patrimoine naturel, avec, par exemple, la réalisation de plans de gestion, la participation à des actions de mise en protection.
 L'association Ecodiv est membre du Groupe d'Education à l'Environnement de l'Aude (Gée Aude).</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Eau</t>
   </si>
   <si>
     <t>Aude surtout et ponctuellement départements limitrophes</t>
   </si>
   <si>
     <t>/</t>
   </si>
   <si>
     <t>Fendeille</t>
-  </si>
-[...1 lines deleted...]
-    <t>David</t>
   </si>
   <si>
     <t>Richin</t>
   </si>
   <si>
     <t>Médiateur scientifique</t>
   </si>
   <si>
     <t>drichin@free.fr</t>
   </si>
   <si>
     <t>0618754319</t>
   </si>
   <si>
     <t>https://ecodiv.fr/</t>
   </si>
   <si>
     <t>ECOLAB30</t>
   </si>
   <si>
     <t>Ecolab30 est une association qui vise à promouvoir les techniques de construction écologiques, dans le neuf comme en rénovation. Elle agit notamment auprès des particuliers qui souhaitent entreprendre un projet en autoconstruction/rénovation écologique totale ou partielle.</t>
   </si>
   <si>
     <t>100km autour de Monoblet (30170)</t>
   </si>
@@ -6889,50 +6985,92 @@
     <t>Depuis plus de quarante ans, FNE-Rhône agit pour préserver la nature et l'environnement. Pour cela elle mène des actions de gestion, de protection et de sensibilisation. L'éducation à la nature et à l'environnement s'inscrit de façon prioritaire dans les actions de FNE-Rhône. La démarche pédagogique qui imprègne ses activités éducatives repose sur le principe « aimer et comprendre pour protéger » Dans cet esprit, nos interventions ont pour but de sensibiliser à la richesse et à la fragilité de la nature, de favoriser la compréhension des liens entre les êtres vivants, de susciter des interrogations sur la place de l'homme dans la nature et sa responsabilité vis à vis de l'environnement. Elles peuvent prendre la forme de conférences, de cycle d'animations, d'accompagnement de projets... FNE-Rhône s'engage à sensibiliser la société. Elle s'adresse donc aux décideurs pour la prise en compte de la nature, de l'environnement et de l'écocitoyenneté, mais également au grand public grâce à ses publications, l'organisation de sorties et de conférences.</t>
   </si>
   <si>
     <t>22 rue Edouard Aynard</t>
   </si>
   <si>
     <t>Villeurbanne</t>
   </si>
   <si>
     <t>Cedric</t>
   </si>
   <si>
     <t>Bonvoisin</t>
   </si>
   <si>
     <t>Animateur Nature</t>
   </si>
   <si>
     <t>cedric.bonvoisin@fne-aura.org</t>
   </si>
   <si>
     <t>04 37 47 88 52</t>
   </si>
   <si>
     <t>https://www.fne-aura.org/rhone</t>
+  </si>
+  <si>
+    <t>France Nature Environnement Haute-Savoie</t>
+  </si>
+  <si>
+    <t>FNE 74</t>
+  </si>
+  <si>
+    <t>FNE 74, est une association fondée en 1974, est agréée pour la protection de la nature et reconnue d'intérêt général. C'est la reconnaissance officielle de nombreuses spécificités :
+	Notre activité est non lucrative
+	Notre gestion est désintéressée et n'est pas mise en oeuvre au profit d'un cercle restreint de personnes
+	Notre rayonnement dépasse le cadre local
+	Notre fonctionnement est démocratique et organisé
+Le pôle EECC – Éducation à l'Environnement et au Changement Climatique – de FNE 74 est composé de deux salariés à temps plein, ainsi que d'une personne supplémentaire pour renforcer l'équipe, afin d'assurer une qualité pédagogique en mai et juin.
+L'équipe propose des actions pédagogiques visant à découvrir le patrimoine naturel de la Haute-Savoie et à développer des liens avec la nature pour prendre soin de soi et de son environnement. Notre démarche pédagogique met en avant des approches scientifiques, participatives et sensibles.
+Nous construisons avec nos partenaires et les équipes pédagogiques des projets autour de l'expérience et de la découverte pour favoriser l'apprentissage de notre environnement et pour tisser un lien avec celui-ci.
+La nature est donc l'objet et le support de nos actions éducatives !
+FNE Haute-Savoie est une association d'éducation populaire agréée par le Ministère de l'Éducation Nationale de la jeunesse et des sports et est également reconnue comme association complémentaire de l'enseignement public agréée par l'Académie de Grenoble. Ces agréments nous permettent d'intervenir dans les établissements pendant le temps scolaire, et assurent une qualité de nos interventions pédagogiques, en lien avec les programmes scolaires.</t>
+  </si>
+  <si>
+    <t>Air Extérieur, Changements climatiques, Eau, Déchets</t>
+  </si>
+  <si>
+    <t>84, route du Vieran</t>
+  </si>
+  <si>
+    <t>Théophile</t>
+  </si>
+  <si>
+    <t>TUSSEAU</t>
+  </si>
+  <si>
+    <t>Responsable du pôle EECC</t>
+  </si>
+  <si>
+    <t>theophile.tusseau@fne-aura.org</t>
+  </si>
+  <si>
+    <t>0745117121</t>
+  </si>
+  <si>
+    <t>https://www.fne-aura.org/notre-offre/haute-savoie/decouvrez-toute-notre-offre-p…</t>
   </si>
   <si>
     <t>FRANCE NATURE ENVIRONNEMENT LOIRE</t>
   </si>
   <si>
     <t>FNE LOIRE</t>
   </si>
   <si>
     <t>Avant de s'appeler France Nature Environnement Loire, la Fédération Rhône-Alpes de Protection de la Nature de la Loire naît en 1984 d'une volonté commune des associations du département. En 2019, elle devient France Nature Environnement Loire et se compose d'une trentaine de salarié(e)s.
 Son action permet de sensibiliser 300 000 personnes par an dont 25 000 scolaires.
 FNE Loire fédère une vingtaine d'associations locales qui œuvrent, chacune dans son domaine,  au respect de notre environnement. Elle compte 7 000 adhérents.
 Ce mouvement citoyen réunit des milliers de militants, bénévoles ou salariés, qui rencontrent les élus et les décideurs, forment les bénévoles, font entendre la voix de la nature dans une centaine de commissions par an, participent aux débats et consultations publics.
 FNE Loire mène des actions pour la protection de la faune et de la flore, des milieux naturels et de l'environnement en vue de :
 	Connaître, préserver et valoriser les milieux naturels de notre région par le biais de suivis scientifiques et d' inventaires de leur faune et de leur flore.
 	Restaurer les écosystèmes pour maintenir la biodiversité avec la réhabilitation et gestion de sites de nature et la mise en place de sentiers d'interprétations.La création de l'Ecopole du Forez est un exemple de réhabilitation et une réussite pour le tourisme de nature dans notre département. Plus d'1 million de personnes ont déjà découvert le site depuis son ouverture en 1993. La création de la Réserve Naturelle Régionale des Gorges de la Loire a permis de préserver un milieu emblématique aux portes de Saint-Etienne.
 	Lutter contre les pollutions, les dégradations de notre environnement et du patrimoine naturel en proposant des alternatives pour l'aménagement et le développement de notre territoire au sein de commissions et d'instances officielles (soit près de 300 réunions par an). Ceci nous permet de jouer un rôle important dans le débat environnemental. FNE Loire se porte aussi partie civile dans certaines affaires de pollutions ou au tribunal administratif lorsque c'est nécessaire…
 	Éduquer à la nature et à l'environnement par l'intermédiaire d'interventions sur des thématiques environnementales (déchets, tri sélectif, écocitoyenneté, jardinage bio…), la sensibilisation des écoles, collèges, lycées professionnels et universités et la formation professionnelle auprès des animateurs, des élus et des techniciens.
 	Sensibiliser le grand public avec des visites à thèmes de sensibilisation à la nature, des expositions pédagogiques interactives, des ateliers et des conférences.
 Elle dispose des agréments au titre de protection de l'environnement, de l'Education Nationale et de Jeunesse et sports. FNE Loire est adhérente au Graine, à FNE AURA (reconnue d'Utilité Publique), à FNE, au REN et membre du Collectif Loire d'Education à l'Environnement et au Développement Durable (CLEEDD).</t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Environnement sonore, Changements climatiques, Aménagement du territoire, Alimentation et Agriculture, Eau, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Loire (42)</t>
@@ -7641,96 +7779,69 @@
   <si>
     <t>Commune, Départements, Régions, Autres (National, Europe)</t>
   </si>
   <si>
     <t>10 rue de la Marandière</t>
   </si>
   <si>
     <t>Saint-Priest-en-Jarez</t>
   </si>
   <si>
     <t>Véronique</t>
   </si>
   <si>
     <t>RÉGNIER</t>
   </si>
   <si>
     <t>Coordinatrice de l'Institut PRESAGE (PhD)</t>
   </si>
   <si>
     <t>veronique.regnier@univ-st-etienne.fr</t>
   </si>
   <si>
     <t>https://presage.univ-st-etienne.fr/fr/index.html</t>
   </si>
   <si>
-    <t>Julie Lan</t>
-[...25 lines deleted...]
-  <si>
     <t>Kimiyo</t>
   </si>
   <si>
     <t>Kimiyo, Éveiller votre curiosité
 Notre association de culture scientifique a pour objectif de créer des liens entre le monde de la recherche et les citoyens.
 Nous participons au développement de la citoyenneté en incitant tous les publics, y compris les chercheurs à questionner la société de demain et comment les sciences la construise.
 A travers divers évènements - rencontres en médiathèque, animations scolaires et grand public.</t>
   </si>
   <si>
     <t>Aménagement du territoire, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>27 rue Jules Ferry</t>
   </si>
   <si>
     <t>Frontignan</t>
   </si>
   <si>
-    <t>https://kimiyo.fr/?AccueiL=</t>
+    <t>https://kimiyo.fr/?AccueiL</t>
   </si>
   <si>
     <t>KPSENS</t>
   </si>
   <si>
     <t>L'association KPsens œuvre depuis 2013 dans le domaine de l'Éducation au Développement Durable (EDD) et s'inscrit dans les principes de l'Éducation Populaire. Acteur clé de la transition écologique, économique et sociale en Ariège, KPsens propose des animations et des ateliers en cohérence avec sa philosophie.
 Depuis sa création, l'association agit autour de trois grands objectifs :
 	Contribuer à la participation active pour un vivre-ensemble harmonieux.
 	Accompagner les structures dans une démarche solidaire centrée sur l'épanouissement humain.
 	Promouvoir un mode de vie durable et respectueux de l'environnement, en sensibilisant, informant et formant différents publics.
 Ses principales thématiques d'action sont :
  </t>
   </si>
   <si>
     <t>2, chemin du Col d'Ussat</t>
   </si>
   <si>
     <t>Ornolac-Ussat-les-Bains</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Tout public</t>
   </si>
   <si>
     <t>Aurore</t>
   </si>
@@ -8136,149 +8247,146 @@
   <si>
     <t>Pédagogue par la nature et formatrice</t>
   </si>
   <si>
     <t>bleues.bellules@gmail.com</t>
   </si>
   <si>
     <t>https://bleues-bellules.fr/</t>
   </si>
   <si>
     <t>Les Connexions</t>
   </si>
   <si>
     <t>Les Connexions (18 salariés temps plein – Association Loi 1901 ne faisant pas de bénéfices - réseau de 600 bénévoles), organisme professionnel fiscalisé de l'économie sociale et solidaire, œuvre depuis 2004 à sensibiliser et accompagner au tri et au recyclage des déchets sur le tout le territoire métropolitain, son siège social se situe en Ardèche et depuis juin 2019 une nouvelle antenne est née en Guadeloupe (DOM-TOM).
 Les Connexions apportent les outils, l'expérience, les ressources et l'équipement adapté à l'événement, du tournoi sportif communal au festival de musique attirant des milliers de personnes – dans le but de rendre la collecte sélective des déchets efficace à l'échelle d'un évènement.
 Pour cela, toute l'équipe œuvre durant toute la chronologie de l'événement :
 	formation et accompagnement,
 	audit &amp; expertise conseil en amont,
 	sensibilisation au tri des déchets pendant l'événement (prévention, tri, recyclage),
 	gestion de la collecte sélective (mise en place du dispositif : équipes vertes, matériel),
 	location – vente du mobilier de collecte adapté,
 	recyclage des produits et matériaux destinés au rebus en fin d'événement.
 L'association Les Connexions fédère autour d'elle un réseau de 600 bénévoles.</t>
   </si>
   <si>
-    <t>Déchets</t>
-[...1 lines deleted...]
-  <si>
     <t>Le buis d'Aps</t>
   </si>
   <si>
     <t>07400</t>
   </si>
   <si>
     <t>Alba-la-Romaine</t>
   </si>
   <si>
     <t>Fabrication d'outils d'animation - Matériauthèque de produits de scénographies et de construction issus des évènements</t>
   </si>
   <si>
     <t>Tous les publics</t>
   </si>
   <si>
     <t>Lucile</t>
   </si>
   <si>
     <t>Aubry</t>
   </si>
   <si>
     <t>Communication</t>
   </si>
   <si>
     <t>communication@lesconnexions.org</t>
   </si>
   <si>
     <t>04 75 49 00 53</t>
   </si>
   <si>
     <t>http://www.lesconnexions.org/</t>
   </si>
   <si>
     <t>Les Petits Débrouillards Occitanie</t>
   </si>
   <si>
     <t>?=+</t>
   </si>
   <si>
     <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
-Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
+Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, Les Petits Débrouillards contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
 Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.
-L'association des petits débrouillards mène des projets éducatifs aux sciences et aux techniques via ses antennes locales, au plus proche des populations urbaines, péri-urbaines et rurales.</t>
+L'association des Petits Débrouillards mène des projets éducatifs aux sciences et aux techniques via ses antennes locales, au plus proche des populations urbaines, péri-urbaines et rurales.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture, Eau, Déchets</t>
   </si>
   <si>
     <t>49 boulevard Berthelot</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
-    <t>Bernabeu</t>
+    <t>BERNABEU</t>
   </si>
   <si>
     <t>coordinateur pédagogique</t>
   </si>
   <si>
     <t>d.bernabeu@lespetitsdebrouillards.org</t>
   </si>
   <si>
     <t>09 72 13 10 83</t>
   </si>
   <si>
     <t>https://www.lespetitsdebrouillardsoccitanie.org/</t>
   </si>
   <si>
     <t>Les Petits Débrouillards Occitanie - Antenne du Gard</t>
   </si>
   <si>
     <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
-Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
+Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, Les Petits Débrouillards contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
 Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.</t>
   </si>
   <si>
     <t>Air Extérieur, Changements climatiques, Eau, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
-    <t>2 rue de Font Dame</t>
+    <t>241 rue Thalès</t>
   </si>
   <si>
     <t>Amalia</t>
   </si>
   <si>
-    <t>Guardiola</t>
+    <t>GUARDIOLA</t>
   </si>
   <si>
     <t>Coordinatrice Pédagogique Transition Ecologique</t>
   </si>
   <si>
     <t>a.guardiola@debrouillonet.org</t>
   </si>
   <si>
-    <t>09 81 36 97 02</t>
+    <t>06 44 82 74 97</t>
   </si>
   <si>
     <t>Les Petits Débrouillards Occitanie - antenne Pyrénées-Orientales</t>
   </si>
   <si>
     <t>Le mouvement des Petits Débrouillards est un réseau associatif d'éducation populaire qui agit en dehors ou en complément des systèmes éducatifs institutionnels.
 Visant l'émancipation des individus et des communautés humaines et aspirant à l'amélioration du système social et au développement des solidarités, « Les Petits Débrouillards » contribuent à former des citoyens actifs, capables d'opinions réfléchies et critiques, acteurs de la construction du monde d'aujourd'hui et de demain.
 Fondé en 1986, le mouvement des Petits Débrouillards cible tous les publics et plus particulièrement les jeunes, en développant la prise de conscience du caractère complexe des relations entre sciences et sociétés. Il le fait autour d'activités et d'expériences scientifiques et techniques.
 L'association participe activement à la campagne Pik'tro, dispositif pédagogique régional qui sensibilise la population d'Occitanie aux enjeux sanitaires liés aux moustique tigre, mais aussi des tiques et des chenilles processionnaires.</t>
   </si>
   <si>
     <t>Perpignan</t>
   </si>
   <si>
     <t>1 rue Léon Blum</t>
   </si>
   <si>
     <t>Le Soler</t>
   </si>
   <si>
     <t>REGLI</t>
   </si>
   <si>
     <t>Coordinatrice et animatrice scientifique</t>
   </si>
@@ -8409,79 +8517,80 @@
   <si>
     <t>vals près le puy</t>
   </si>
   <si>
     <t>formation</t>
   </si>
   <si>
     <t>émilie</t>
   </si>
   <si>
     <t>Guérault</t>
   </si>
   <si>
     <t>chargée de mission jeunesse et formation</t>
   </si>
   <si>
     <t>formation@fol43.fr</t>
   </si>
   <si>
     <t>0471028817</t>
   </si>
   <si>
     <t>https://fol43.org</t>
   </si>
   <si>
-    <t>Lisa Bonal - Eco-infirmière</t>
-[...2 lines deleted...]
-    <t>Infirmière depuis 5 ans, j'ai commencé ma carrière aux urgences pédiatriques sur Paris et Toulouse. Consciente de l'urgence d'agir face au réchauffement climatique, de nombreux questionnements se soulèvent notamment concernant la sur-consommation de plastiques à usage unique au sein de l'hôpital mais aussi sur notre manière de soigner. Plutôt que de soigner des maladies, comment les éviter ?
+    <t>Lisa Bonal - Éco-infirmière</t>
+  </si>
+  <si>
+    <t>Infirmière depuis cinq ans, j'ai commencé ma carrière aux urgences pédiatriques sur Paris et Toulouse. Consciente de l'urgence d'agir face au réchauffement climatique, de nombreux questionnements se soulèvent notamment concernant la sur-consommation de plastiques à usage unique au sein de l'hôpital mais aussi sur notre manière de soigner. Plutôt que de soigner des maladies, comment les éviter ?
 Pour répondre à cette question, il faut connaître les expositions, je me suis formée en 2023 à la santé environnementale grâce à l'IFSEN (Institut de Formation en Santé ENvironnementale).
-Depuis janvier 2024, j'interviens en tant qu'éco-infirmière auprès de futur.es professionnel.les soignants, étudiants, professionnel.les de santé, grand public, etc.
-[...1 lines deleted...]
-Profil LinkedIn : www.linkedin.com/in/lisa-bonal </t>
+Depuis janvier 2024, j'interviens en tant qu'éco-infirmière auprès de futur·es professionnel·les soignants, étudiants, professionnel·les de santé, grand public, etc.
+Mon activité est inscrite au sein d'une Coopérative d'Activité et d'Emploi (CAE) : Kanopé sur Auch. 
+→ Mon profil LinkedIn : www.linkedin.com/in/lisa-bonal 
+→ Pour en savoir plus sur mes activités : https://www.eco-inf.fr/</t>
   </si>
   <si>
     <t>Toulouse et alentours</t>
   </si>
   <si>
-    <t>rue</t>
-[...1 lines deleted...]
-  <si>
     <t>Lisa</t>
   </si>
   <si>
-    <t>Bonal</t>
-[...2 lines deleted...]
-    <t>Eco-infirmière</t>
+    <t>BONAL</t>
+  </si>
+  <si>
+    <t>Éco-infirmière</t>
   </si>
   <si>
     <t>lisabonal@eco-inf.fr</t>
   </si>
   <si>
-    <t>0763726285</t>
+    <t>07 63 72 62 85</t>
+  </si>
+  <si>
+    <t>https://www.eco-inf.fr/</t>
   </si>
   <si>
     <t>LISST</t>
   </si>
   <si>
     <t>Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires</t>
   </si>
   <si>
     <t>Le LISST (Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires) est une Unité Mixte de Recherche en Sciences Humaines et Sociales à large couverture thématique qui relève des sections 36, 38 et 39 du CNRS. Il est situé à la Maison de la Recherche sur le campus du Mirail de l'Université Toulouse Jean-Jaurès. Le LISST a pour tutelles l'Université Toulouse - Jean Jaurès, le CNRS, l'EHESS et l'ENSFEA.
 Le projet scientifique du LISST est de contribuer globalement à la compréhension des dynamiques des sociétés contemporaines. Il s'intéresse aux :
 	Solidarités : sous toutes leurs formes, qu'il s'agisse d'agencements spontanés ou de dispositifs publics,
 	Sociétés : globalisation, innovation, fragmentation, diversité des mondes sociaux et économiques, recompositions des inégalités,
 	Territoires : considérés non pas comme une simple "surface" de déploiement mais comme une composante des dynamiques sociales.
 Les recherches sont portées par 4 équipes : LISST-CAS (Centre d'Anthropologie Sociale), LISST-CERS (Collectif : Expériences Réseaux et Sociétés), LISST-CIEU (Centre Interdisciplinaire d'Études Urbaines), LISST-Dynamiques Rurales (en savoir plus).
 Le travail réalisé par chaque équipe est complété au sein de 5 axes transversaux, à la fois espaces de dialogue inter-équipes et pépinières thématiques : Environnement et Sociétés, Mondialisations, Différenciations territoriales et action collective, Innovations et société, Parcours de vie et inégalités (en savoir plus).
 Le LISST : Un laboratoire internationalisé dont les terrains d'enquêtes se situent dans l'espace européen, les Amériques, l'Afrique et l'Asie.</t>
   </si>
   <si>
     <t>Changements climatiques, Aménagement du territoire, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>5, Allées A. Machado</t>
   </si>
   <si>
     <t>05.61.50.42.71 ou 05.61.50.42.70</t>
@@ -8899,51 +9008,51 @@
   <si>
     <t>La Ville de Tournefeuille promeut un environnement favorable à la santé. Les initiatives sont multiples, qu'il s'agisse d'initier des programmes d'éducation, de soutenir le sport-santé, d'offrir une alimentation saine, de réduire les pollutions et les émissions de gaz à effet de serre, de veiller au maintien d'une offre de soins suffisante et complète, l'objectif est de protéger la santé des tournefeuillaises et des tournefeuillais, de participer à la réduction des inégalités sociales en la matière, qui sont encore très importantes.</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Santé-Environnement</t>
   </si>
   <si>
     <t>Place de la Mairie</t>
   </si>
   <si>
     <t>Tournefeuille</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Ingénierie de projet</t>
   </si>
   <si>
     <t>politiques publiques</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Famille, Parents, Professionnels, Élus</t>
   </si>
   <si>
     <t>Habitants de Tournefeuille</t>
   </si>
   <si>
-    <t>https://www.mairie-tournefeuille.fr/?_gl=1%2A115firl%2A_ga%2AMTM3Njk4MDg2Ni4xNj…</t>
+    <t>https://www.mairie-tournefeuille.fr/?_gl=1*115firl*_ga*MTM3Njk4MDg2Ni4xNjYxODUx…</t>
   </si>
   <si>
     <t>Maison de l'Eau et de la Nature</t>
   </si>
   <si>
     <t>MEN</t>
   </si>
   <si>
     <t>Cette structure d'Education à l'environnement, ouverte depuis 2010, propose des animations et activités pédagogiques adaptées aux scolaires, de la maternelle au lycée- aux centres de loisirs, groupes adultes, familles... 
 Découverte et sensibilisation à l`environnement et aux enjeux sociaux de l'environnement : l'eau,  la forêt au fil des saisons, la biodiversité, traces et indices de vie, l'alimentation, agriculture… 
 Des sites naturels protégés à proximité de la Maison de l'eau permettent de découvrir les différents milieux naturels qui caractérisent notre territoire : la forêt, le bocage, la rivière, les zones humides, les dunes de sable…
 Ces animations se caractérisent par des méthodes et des approches plurielles et variées : rencontre avec le vivant, ateliers jeux sensoriels, animations sensibles, projection débats, observations scientifiques, rencontre avec des acteurs locaux pour faire du lien et interroger entre l'homme et son environnement, entre sa santé et son environnement…</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture, Eau</t>
   </si>
   <si>
     <t>Val de Saone Bresse, Val de Saône Veyle, Ain</t>
   </si>
   <si>
     <t>Place de Dornhan</t>
   </si>
   <si>
     <t>01190</t>
   </si>
@@ -9044,53 +9153,50 @@
   </si>
   <si>
     <t>41 Bd Ferroul</t>
   </si>
   <si>
     <t>NARBONNE</t>
   </si>
   <si>
     <t>Information, communication, sensibilisation, Offre documentaire</t>
   </si>
   <si>
     <t>Domingues</t>
   </si>
   <si>
     <t>chargée d'accueil et de communication</t>
   </si>
   <si>
     <t>s.domingues@mairie-narbonne.fr</t>
   </si>
   <si>
     <t>Mésange &amp; Libellule</t>
   </si>
   <si>
     <t>activité de découverte de la nature 100% plein air
 clubs nature des mercredis, stages nature pendant les vacances et ateliers scolaires et tous publics, pour prendre soin de soi des autres et de la nature</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nature et Santé, Changements climatiques, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>Sud Ardèche</t>
   </si>
   <si>
     <t>15 chemin de L'Ardèche</t>
   </si>
   <si>
     <t>07200</t>
   </si>
   <si>
     <t>Saint Sernin</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Adolescents (13-18 ans), Famille, Professionnels, Tout public</t>
   </si>
   <si>
     <t>Lila</t>
   </si>
   <si>
     <t>Benzid Chevalier</t>
   </si>
   <si>
     <t>mesangeetlibellule@gmail.com</t>
   </si>
@@ -9362,53 +9468,53 @@
   <si>
     <t>ANESTIS</t>
   </si>
   <si>
     <t>Responsable d'activité PPS</t>
   </si>
   <si>
     <t>l.anestis@mfara.fr</t>
   </si>
   <si>
     <t>0646791010</t>
   </si>
   <si>
     <t>https://ara.mutualite.fr/</t>
   </si>
   <si>
     <t>Mutualité Française Occitanie</t>
   </si>
   <si>
     <t>MFO</t>
   </si>
   <si>
     <t>Fédération de mutuelles</t>
   </si>
   <si>
-    <t>La Mutualité Française Occitanie représente la Mutualité Française au niveau régional. Elle rassemble et représente environ 132 mutuelles. Ces mutuelles protègent 3,2 millions de personnes.
+    <t>La Mutualité Française Occitanie représente la Mutualité Française au niveau régional. Elle rassemble et représente environ 128 mutuelles. Ces mutuelles protègent 3,2 millions de personnes.
 Porte-parole de la Fédération Nationale de la Mutualité Française en région, la Mutualité Française Occitanie contribue à défendre et améliorer notre système de santé et de protection sociale.
-Acteur de santé publique, la Mutualité Française Occitanie développe une politique de prévention et promotion de la santé dans une logique d'accompagnement des adhérents des mutuelles et de la population régionale afin de contribuer au maintien et à l'amélioration de la santé de tous. Chaque année, ce sont près de 800 interventions en direction de plus de 40 000 participants qui contribuent au maintien et à l'amélioration de la santé de tous.</t>
+Acteur de santé publique, la Mutualité Française Occitanie développe une politique de prévention et promotion de la santé dans une logique d'accompagnement des adhérents des mutuelles et de la population régionale afin de contribuer au maintien et à l'amélioration de la santé de tous. Chaque année, ce sont près de 900 interventions en direction de plus de 24 000 participants qui contribuent au maintien et à l'amélioration de la santé de tous.</t>
   </si>
   <si>
     <t>3, rue de Metz</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Élus, Salariés, Tout public</t>
   </si>
   <si>
     <t>Marion</t>
   </si>
   <si>
     <t>RETAUX</t>
   </si>
   <si>
     <t>Responsable Prévention et Promotion de la Santé</t>
   </si>
   <si>
     <t>marion.retaux@mutoccitanie.fr</t>
   </si>
   <si>
     <t>05 34 44 33 10</t>
   </si>
   <si>
     <t>https://occitanie.mutualite.fr/</t>
   </si>
@@ -9574,53 +9680,50 @@
   <si>
     <t>contact@nature-sens.org</t>
   </si>
   <si>
     <t>NEOECOLO</t>
   </si>
   <si>
     <t>Libère l'écolo qui est en toi</t>
   </si>
   <si>
     <t>NÉOÉCOLO accompagne les structures de promotion de la santé et de l'environnement à déployer leur impact et renouer avec leur mission : développer le pouvoir d'agir. Nous développons pour vos bénéficiaires des programmes collectifs et multi-séances clé en main ou sur mesure pour accompagner le changement durablement sur les sujets de Santé Écologie. Chaque programme est associé à une mesure d'impact.
 La force de NÉOÉCOLO est d'allier l'expertise en santé-environnement à l'accompagnement au changement écologique.
 NEOECOLO est fondé par ANAIS LESIOURD, écolo enthousiaste depuis 2015. Formée en santé environnement par l'IFSEN et à l'accompagnement au changement des transitions écologiques et sociétales par Changement vivant (Lara Mang Joubert).</t>
   </si>
   <si>
     <t>Changements climatiques, Déchets, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>LOIRE, RHONE, Agglo Roanne, Agglo Loire Forez</t>
   </si>
   <si>
     <t>482 LE COIN</t>
   </si>
   <si>
     <t>SAINT MARTIN LA SAUVETE</t>
-  </si>
-[...1 lines deleted...]
-    <t>Information, communication, sensibilisation, Conseils, expertise, Ingénierie de projet, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Famille, Parents, Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>ANAIS</t>
   </si>
   <si>
     <t>LESIOURD</t>
   </si>
   <si>
     <t>anais@neoecolo.fr</t>
   </si>
   <si>
     <t>0675864717</t>
   </si>
   <si>
     <t>http://neoecolo.fr</t>
   </si>
   <si>
     <t>Observatoire régional de la santé Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>ORS Aura</t>
   </si>
@@ -9808,50 +9911,93 @@
   <si>
     <t>FAVERGES-SEYTHENEX</t>
   </si>
   <si>
     <t>Famille, Parents, Professionnels, Tout public</t>
   </si>
   <si>
     <t>professionnels de santé et assimilés, futurs et jeunes parents, public scolaire</t>
   </si>
   <si>
     <t>Augier</t>
   </si>
   <si>
     <t>Auto-entrepreneur</t>
   </si>
   <si>
     <t>agnes.osmose@gmail.com</t>
   </si>
   <si>
     <t>0627345636</t>
   </si>
   <si>
     <t>https://osmose-santeenvironnementale.fr</t>
   </si>
   <si>
+    <t>Parc naturel régional Corbières-Fenouillèdes</t>
+  </si>
+  <si>
+    <t>PNR CF</t>
+  </si>
+  <si>
+    <t>Syndicat mixte de gestion d'un PNR</t>
+  </si>
+  <si>
+    <t>Situé à cheval entre l'Aude et les Pyrénées-Orientales, le Parc s'étend sur 1 780 km² et regroupe 99 communes. Ici, garrigues méditerranéennes et forêts pyrénéennes se rencontrent, dessinant un paysage unique. Près de 30 000 habitants vivent au cœur de ce territoire, où traditions locales, biodiversité et savoir-faire sont au centre du projet du Parc.
+Le Parc mène des actions concrètes de protection de la biodiversité, valorisation du patrimoine culturel, éducation au développement durable, aménagement respectueux… Ces défis transversaux sont relevés en partenariat avec les acteurs locaux.</t>
+  </si>
+  <si>
+    <t>Changements climatiques, Aménagement du territoire, Eau, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Corbières (Aude) et Fenouillèdes (Pyrénées-Orientales)</t>
+  </si>
+  <si>
+    <t>2 rue de la Cave coopérative</t>
+  </si>
+  <si>
+    <t>TUCHAN</t>
+  </si>
+  <si>
+    <t>Mélissa</t>
+  </si>
+  <si>
+    <t>BERNARD</t>
+  </si>
+  <si>
+    <t>Chargée de mission EEDD</t>
+  </si>
+  <si>
+    <t>m.bernard@corbieres-fenouilledes.fr</t>
+  </si>
+  <si>
+    <t>04 68 33 99 80</t>
+  </si>
+  <si>
+    <t>https://www.parc-corbieres-fenouilledes.fr/</t>
+  </si>
+  <si>
     <t>Partageons les Jardins</t>
   </si>
   <si>
     <t>Partageons les jardins anime depuis 2012 un réseau de jardins collectifs, diffuse les valeurs des jardins partagés auprès du grand public et effectue des animations et formations liées au jardinage écologique et citoyen. Elle accompagne également des bailleurs sociaux, communes entreprises et structures diverses dans la création et le suivi de jardin partagé. 
 Historique
 Le collectif Partageons les jardins ! est né en novembre 2009 d'une rencontre entre jardiniers et amateurs de nature en ville dans l'agglomération toulousaine. En 2012 est créée l'association afin de mettre en place des outils et des actions de partage autour du jardinage. En 2021, l'association Partageons les Jardins emploie cinq salariés, compte une cinquantaine d'adhérents et accompagne une dizaine de création de jardins partagés.
 Activités
 Animation de réseau :
 Accueil, information, sensibilisation du public / Gestion d'un centre de ressources du jardinage (livres, outils, graines…) / Ateliers pratiques de jardinage et de construction en bois / Organisation événements : projections, cafés jardins, conférences, fêtes de saison… / Visites de jardins : thématiques ou destinées aux porteurs de projets / Diffusion d'événements nature via le site internet, les réseaux sociaux et la lettre d'information. 
 Accompagnement à la création de jardins partagés :
 Accompagnement de différents types de porteurs de projets (habitants, collectivités, association, bailleurs sociaux, promoteurs immobiliers…) à une méthodologie pour la création de jardins partagés en respectant les principes de la charte « Jardin en partage ». Les étapes méthodologiques sont les suivantes : Diagnostic, mobilisation, concertation, animation d'ateliers de jardinage et de suivi, évaluation.
 Formation :
 Partageons les jardins propose des formations destinées aux salariés et bénévoles de structures à vocation socioéducatives, socio-culturelles ou d'éducation à l'environnement et aux particuliers souhaitant acquérir de nouveaux savoirs et savoir-faire. Les thèmes : création de jardin partagé, animation de jardin partagé, aménagement d'un jardin partagé, pratiques agro écologiques.
 Réseaux
 Partageons les jardins est un réseau d'acteurs du jardinage collectif et écologique. Il regroupe aussi bien des jardiniers, des entreprises que des acteurs de l'animation travaillant autour des thématiques du jardinage et de l'animation territoriale. Si les actions de terrain se déroulent principalement autour de Toulouse, le rayonnement des actions, outils et modes de diffusion atteignent des adhérents et usagers, personnes physiques et morales venant de toute de l'Occitanie ouest. 
 Partageons les jardins est le correspondant local pour l'Occitanie ouest du réseau national des jardins partagés (JTSE).</t>
   </si>
   <si>
     <t>Territoires adjacents à Toulouse 31;09; 81; 82; 32</t>
   </si>
   <si>
     <t>105 boulevard Pierre et Marie Curie</t>
   </si>
   <si>
     <t>Accompagnement à la création de jardins partagés</t>
@@ -11018,53 +11164,50 @@
   </si>
   <si>
     <t>Enfants (7-12 ans), Jeunes (12-25 ans), Famille, Parents, Professionnels, Salariés, Publics spécifiques (handicap, milieu fermé …), Tout public</t>
   </si>
   <si>
     <t>https://reveillerlesliens.fr</t>
   </si>
   <si>
     <t>Rhizo'Sol</t>
   </si>
   <si>
     <t>Association d'Education aux Mondes et aux Autres.
 Nous intervenons essentiellement auprès des publics scolaires autour de trois champs:
 	L'Education à l'Environnement par l'entrée Alimentation et Transition Energétique
 	Solidarité Internationale
 	Ecologie Relationnelle et Vivre ensemble</t>
   </si>
   <si>
     <t>Nature et Santé, Changements climatiques, Alimentation et Agriculture</t>
   </si>
   <si>
     <t>Rue des Fossés</t>
   </si>
   <si>
     <t>CHARPEY</t>
-  </si>
-[...1 lines deleted...]
-    <t>Education, animation, médiation, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Chargée de Mission Education aux Mondes et aux Autres</t>
   </si>
   <si>
     <t>education@rhizosol.lautre.net</t>
   </si>
   <si>
     <t>0660610158</t>
   </si>
   <si>
     <t>https://www.rhizosol.org</t>
   </si>
   <si>
     <t>S'ortie</t>
   </si>
   <si>
     <t>SCOP CAE Oxalis</t>
   </si>
   <si>
     <t>S'ortie a intégré Oxalis en janvier 2022. L'activité S'ortie, représentée par Marie-Laure Ponnelle et Cédric Bonvoisin, est un des collaborateurs d'Oxalis. Nous partageons des valeurs communes et cela nous permet d'exercer notre toute jeune activité. Le cœur d'activité est d'intervenir auprès de différents publics de la crèche à l'adulte en privilégiant le contact avec la nature : L'animation nature pour tous !
 Les objectifs de notre activité sont :
 	Reconnecter les personnes à la nature
 	Mettre en avant les liens forts que nous avons avec la nature
 	Favoriser les pédagogies alternatives : Pédagogie de projet, pédagogie active, accompagnement à l'école du dehors, éducation par la nature
@@ -11667,50 +11810,53 @@
   <si>
     <t>Adolescents (13-18 ans), Professionnels, Tout public</t>
   </si>
   <si>
     <t>Planteau</t>
   </si>
   <si>
     <t>contact@tram66.org</t>
   </si>
   <si>
     <t>0641101415</t>
   </si>
   <si>
     <t>http://tram66.org/</t>
   </si>
   <si>
     <t>Union régionale des CPIE Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>URCPIE AURA</t>
   </si>
   <si>
     <t>L'Union Régionale des Centres Permanents d'Initiatives pour l'environnement d'Auvergne - Rhône-Alpes regroupe les CPIE de la Région et 5 membres associés. Elle élabore et conduit des projets de portée régionale en lien avec ses membres et partenaires. Elle représente et assure la promotion des savoir-faire de son réseau. Elle promeut et porte un pôle de formation en faveur de la transition écologique sur les territoires, à destination notamment des salariés d'associations, d'entreprises, de collectivités, des élus et des administrateurs.</t>
   </si>
   <si>
+    <t>Nature et Santé, Air Extérieur, Eau, Santé-Environnement</t>
+  </si>
+  <si>
     <t>245 rue Duguesclin</t>
   </si>
   <si>
     <t>Education, animation, médiation, Conseils, expertise, Animation de réseau, dialogue territorial, Formation</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Jeunes (12-25 ans), Professionnels, Tout public</t>
   </si>
   <si>
     <t>GAELLE</t>
   </si>
   <si>
     <t>GRATTARD</t>
   </si>
   <si>
     <t>Déléguée régionale</t>
   </si>
   <si>
     <t>g.grattard@urcpie-aura.org</t>
   </si>
   <si>
     <t>0437434506</t>
   </si>
   <si>
     <t>https://www.urcpie-aura.org</t>
@@ -11744,53 +11890,50 @@
   </si>
   <si>
     <t>m-pierre.sauvant-rochat@uca.fr</t>
   </si>
   <si>
     <t>URCPIE Occitanie</t>
   </si>
   <si>
     <t>Union régionale des Centres Permanents d'Initiatives pour l'Environnement d'Occitanie</t>
   </si>
   <si>
     <t>Issus de la fusion des territoires, l'URCPIE Midi-Pyrénées et les CPIE du Languedoc-Roussillon se sont réunis pour créer en 2017, l'association « Union régionale des Centres Permanents d'Initiatives pour l'Environnement d'Occitanie ». Elle a pour objet de :
 	Représenter les associations de la région labellisées CPIE par l'Union nationale des CPIE, auprès ou au sein des instances régionales et/ou interrégionales et/ou nationales où sont traités ou débattus les sujets d'engagement des CPIE conformément aux critères de leur label,
 	Promouvoir en région et/ou inter-régions, les valeurs, modes d'agir et domaines d'activités des CPIE,
 	Favoriser les échanges et la mutualisation d'expériences et de moyens entre les associations de la région, labellisées « CPIE »,
 	Constituer une plateforme d'élaboration de projets de portée régionale, relais des orientations définies par l'Union nationale des CPIE pour son réseau,
 	Participer en liaison avec l'union au développement du réseau en repérant les situations favorables à la labellisation de nouveaux CPIE.</t>
   </si>
   <si>
     <t>Les programmes de l'URCPIE Occitanie sont réalisés par les CPIE sur leurs territoires d'intervention respectifs</t>
   </si>
   <si>
     <t>16 rue Delort</t>
   </si>
   <si>
-    <t>MIRANDE</t>
-[...1 lines deleted...]
-  <si>
     <t>Information, communication, sensibilisation, Education, animation, médiation, Conseils, expertise, Animation de réseau, dialogue territorial</t>
   </si>
   <si>
     <t>Boris</t>
   </si>
   <si>
     <t>Landsberger-Isaac</t>
   </si>
   <si>
     <t>boris.landsberger@urcpie-occitanie.fr</t>
   </si>
   <si>
     <t>0680802803</t>
   </si>
   <si>
     <t>https://urcpie-occitanie.fr</t>
   </si>
   <si>
     <t>URPS médecins d'Occitanie</t>
   </si>
   <si>
     <t>URPS</t>
   </si>
   <si>
     <t>L'Union Régionale des Professionnels de Santé contribue à l'organisation de l'offre de santé régionale en représentant plus de 12000 médecins libéraux de la région Occitanie.
@@ -11831,50 +11974,80 @@
   </si>
   <si>
     <t>Le verger Essen'Ciel est né en décembre 2014, à l'initiative de la mairie.
 Il s'agit d'un espace public ouvert de 1200 m² réservé à des arbres fruitiers (une vingtaine), des plantes aromatiques, des fleurs, des fruits et légumes et entretenu par des habitants du quartier (une douzaine).
 Nous disposons également d'un compost et pratiquons la permaculture.
 Il y a aujourd'hui plus de 400 espèces végétales différentes, et ce lieu est devenu une bulle d'oxygène, appréciée par tous les habitants qui le côtoient et profitent des récoltes.
 Nous sommes également labellisés Eco jardin depuis 2017.</t>
   </si>
   <si>
     <t>quartier du secteur 1 de Grenoble</t>
   </si>
   <si>
     <t>64 rue Ampère</t>
   </si>
   <si>
     <t>Cubas</t>
   </si>
   <si>
     <t>community manager</t>
   </si>
   <si>
     <t>verger.essenciel@gmail.com</t>
   </si>
   <si>
     <t>0611812140</t>
+  </si>
+  <si>
+    <t>VetAgro Sup</t>
+  </si>
+  <si>
+    <t>VAS</t>
+  </si>
+  <si>
+    <t>Etablissement d'enseignement et de recherche, école vétérinaire de Lyon</t>
+  </si>
+  <si>
+    <t>1 avenue Bourgelat</t>
+  </si>
+  <si>
+    <t>MARCY-L'ETOILE</t>
+  </si>
+  <si>
+    <t>Ayral</t>
+  </si>
+  <si>
+    <t>Enseignante-Chercheuse</t>
+  </si>
+  <si>
+    <t>florence.ayral@vetagro-sup.fr</t>
+  </si>
+  <si>
+    <t>0665826903</t>
+  </si>
+  <si>
+    <t>https://www.vetagro-sup.fr/</t>
   </si>
   <si>
     <t>Ville de Grenoble</t>
   </si>
   <si>
     <t>Service santé environnementale / Direction Santé publique et environnementale :
 - police sanitaire ;
 - pilotage, coordination ou pilotage de projets de santé environnementale : qualité de l'air intérieur, ondes électromagnétiques, perturbateurs endocriniens, environnement sonore, repérage de l'habitat indigne.</t>
   </si>
   <si>
     <t>47 avenue Marcelin Berthelot</t>
   </si>
   <si>
     <t>Conseils, expertise, Ingénierie de projet</t>
   </si>
   <si>
     <t>Rubin</t>
   </si>
   <si>
     <t>responsable du service Santé environnementale</t>
   </si>
   <si>
     <t>nathalie.rubin@grenoble.fr</t>
   </si>
   <si>
@@ -12076,52 +12249,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -12385,20141 +12561,20405 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W332"/>
+  <dimension ref="A1:W336"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:W336"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="122.542" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="110.83" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="117.828" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="1557.048" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="91.978" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="293.643" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="241.798" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="228.801" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="237.085" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="296.071" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="182.813" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="95.405" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+      <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="W1" t="s">
+      <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D2"/>
-      <c r="E2" t="s">
+      <c r="D2" s="1"/>
+      <c r="E2" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I2" t="s">
+      <c r="I2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="K2" s="1"/>
+      <c r="L2" s="1">
         <v>31370</v>
       </c>
-      <c r="M2" t="s">
+      <c r="M2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="N2" t="s">
+      <c r="N2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O2"/>
-      <c r="P2" t="s">
+      <c r="O2" s="1"/>
+      <c r="P2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q2"/>
-      <c r="R2" t="s">
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="S2" t="s">
+      <c r="S2" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="T2" t="s">
+      <c r="T2" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U2" t="s">
+      <c r="U2" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="V2" t="s">
+      <c r="V2" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="W2" t="s">
+      <c r="W2" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:23">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
+      <c r="B3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D3"/>
-      <c r="E3" t="s">
+      <c r="D3" s="1"/>
+      <c r="E3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H3" t="s">
+      <c r="H3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I3" t="s">
+      <c r="I3" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="K3"/>
-      <c r="L3">
+      <c r="K3" s="1"/>
+      <c r="L3" s="1">
         <v>63370</v>
       </c>
-      <c r="M3" t="s">
+      <c r="M3" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="N3" t="s">
+      <c r="N3" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="O3" t="s">
+      <c r="O3" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="P3" t="s">
+      <c r="P3" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="Q3" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="R3" t="s">
+      <c r="R3" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="S3" t="s">
+      <c r="S3" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="T3" t="s">
+      <c r="T3" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="U3" t="s">
+      <c r="U3" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="V3" t="s">
+      <c r="V3" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="W3" t="s">
+      <c r="W3" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:23">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="D4"/>
-      <c r="E4" t="s">
+      <c r="D4" s="1"/>
+      <c r="E4" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H4" t="s">
+      <c r="H4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I4" t="s">
+      <c r="I4" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J4" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="K4"/>
-      <c r="L4" t="s">
+      <c r="K4" s="1"/>
+      <c r="L4" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="M4" t="s">
+      <c r="M4" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="N4" t="s">
+      <c r="N4" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="O4"/>
-      <c r="P4" t="s">
+      <c r="O4" s="1"/>
+      <c r="P4" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4" t="s">
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="S4" t="s">
+      <c r="S4" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="T4" t="s">
+      <c r="T4" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="U4" t="s">
+      <c r="U4" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="V4" t="s">
+      <c r="V4" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="W4" t="s">
+      <c r="W4" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:23">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B5"/>
-      <c r="C5" t="s">
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D5"/>
-      <c r="E5" t="s">
+      <c r="D5" s="1"/>
+      <c r="E5" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H5" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="I5" t="s">
+      <c r="I5" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="J5" t="s">
+      <c r="J5" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="K5" s="1"/>
+      <c r="L5" s="1">
         <v>69007</v>
       </c>
-      <c r="M5" t="s">
+      <c r="M5" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="N5" t="s">
+      <c r="N5" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="O5" t="s">
+      <c r="O5" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="P5" t="s">
+      <c r="P5" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="Q5" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="R5" t="s">
+      <c r="R5" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="S5" t="s">
+      <c r="S5" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="T5" t="s">
+      <c r="T5" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="U5" t="s">
+      <c r="U5" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="V5" t="s">
+      <c r="V5" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="W5" t="s">
+      <c r="W5" s="1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:23">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B6"/>
-      <c r="C6" t="s">
+      <c r="B6" s="1"/>
+      <c r="C6" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D6"/>
-      <c r="E6" t="s">
+      <c r="D6" s="1"/>
+      <c r="E6" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G6" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H6" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I6"/>
-      <c r="J6" t="s">
+      <c r="I6" s="1"/>
+      <c r="J6" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="K6"/>
-      <c r="L6">
+      <c r="K6" s="1"/>
+      <c r="L6" s="1">
         <v>30000</v>
       </c>
-      <c r="M6" t="s">
+      <c r="M6" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="N6" t="s">
+      <c r="N6" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="O6"/>
-      <c r="P6" t="s">
+      <c r="O6" s="1"/>
+      <c r="P6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="Q6"/>
-[...4 lines deleted...]
-      <c r="V6" t="s">
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="W6" t="s">
+      <c r="W6" s="1" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="7" spans="1:23">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B7"/>
-      <c r="C7" t="s">
+      <c r="B7" s="1"/>
+      <c r="C7" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D7"/>
-      <c r="E7" t="s">
+      <c r="D7" s="1"/>
+      <c r="E7" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I7" s="1"/>
+      <c r="J7" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="K7" s="1"/>
+      <c r="L7" s="1">
+        <v>73000</v>
+      </c>
+      <c r="M7" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="N7" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S7" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="T7" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="U7" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="V7" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="W7" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
+      <c r="A8" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B8" s="1"/>
+      <c r="C8" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D8" s="1"/>
+      <c r="E8" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="I8" s="1"/>
+      <c r="J8" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="K8" s="1"/>
+      <c r="L8" s="1">
+        <v>32600</v>
+      </c>
+      <c r="M8" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="N8" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="S8" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="T8" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="U8" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" s="1"/>
+      <c r="E9" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1">
+        <v>48000</v>
+      </c>
+      <c r="M9" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="N9" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="S9" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="T9" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="U9" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="V9" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="W9" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="L10" s="1">
+        <v>34064</v>
+      </c>
+      <c r="M10" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N10" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="S10" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="T10" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="U10" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="V10" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="W10" s="1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D11" s="1"/>
+      <c r="E11" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I11" s="1"/>
+      <c r="J11" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="K11" s="1"/>
+      <c r="L11" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="M11" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="N11" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="O11" s="1"/>
+      <c r="P11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q11" s="1"/>
+      <c r="R11" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="S11" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="T11" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="U11" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="V11" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="W11" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D12" s="1"/>
+      <c r="E12" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="K12" s="1"/>
+      <c r="L12" s="1">
+        <v>73000</v>
+      </c>
+      <c r="M12" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="N12" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="S12" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="V12" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="W12" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D13" s="1"/>
+      <c r="E13" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="K13" s="1"/>
+      <c r="L13" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="M13" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="N13" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="O13" s="1"/>
+      <c r="P13" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="Q13" s="1"/>
+      <c r="R13" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="S13" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="V13" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="W13" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D14" s="1"/>
+      <c r="E14" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="L14" s="1">
+        <v>69003</v>
+      </c>
+      <c r="M14" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="N14" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="O14" s="1"/>
+      <c r="P14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q14" s="1"/>
+      <c r="R14" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="S14" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="T14" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="U14" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="V14" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="W14" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I15" s="1">
+        <v>63</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="L15" s="1">
+        <v>63000</v>
+      </c>
+      <c r="M15" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="N15" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="O15" s="1"/>
+      <c r="P15" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q15" s="1"/>
+      <c r="R15" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="S15" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="T15" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="U15" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="V15" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="W15" s="1" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D16" s="1"/>
+      <c r="E16" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="K16" s="1"/>
+      <c r="L16" s="1">
+        <v>63500</v>
+      </c>
+      <c r="M16" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="N16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O16" s="1"/>
+      <c r="P16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q16" s="1"/>
+      <c r="R16" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="S16" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="T16" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="U16" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="V16" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="W16" s="1" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D17" s="1"/>
+      <c r="E17" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1">
+        <v>34500</v>
+      </c>
+      <c r="M17" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="N17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O17" s="1"/>
+      <c r="P17" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q17" s="1"/>
+      <c r="R17" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="S17" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D18" s="1"/>
+      <c r="E18" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="K18" s="1"/>
+      <c r="L18" s="1">
+        <v>11570</v>
+      </c>
+      <c r="M18" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="N18" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="O18" s="1"/>
+      <c r="P18" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q18" s="1"/>
+      <c r="R18" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="S18" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="T18" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="U18" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="V18" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="W18" s="1" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D19" s="1"/>
+      <c r="E19" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I19" s="1"/>
+      <c r="J19" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="K19" s="1"/>
+      <c r="L19" s="1">
+        <v>69290</v>
+      </c>
+      <c r="M19" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="N19" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O19" s="1"/>
+      <c r="P19" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q19" s="1"/>
+      <c r="R19" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="S19" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
+      <c r="A20" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="M20" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="N20" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="O20" s="1"/>
+      <c r="P20" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q20" s="1"/>
+      <c r="R20" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="S20" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="T20" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="U20" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="V20" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="W20" s="1" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
+      <c r="A21" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="B21" s="1"/>
+      <c r="C21" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D21" s="1"/>
+      <c r="E21" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="K21" s="1"/>
+      <c r="L21" s="1">
+        <v>15350</v>
+      </c>
+      <c r="M21" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="N21" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O21" s="1"/>
+      <c r="P21" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q21" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="R21" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="S21" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="T21" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="U21" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="V21" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="W21" s="1" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
+      <c r="A22" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D22" s="1"/>
+      <c r="E22" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K22" s="1"/>
+      <c r="L22" s="1">
+        <v>42100</v>
+      </c>
+      <c r="M22" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="N22" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O22" s="1"/>
+      <c r="P22" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q22" s="1"/>
+      <c r="R22" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="S22" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="T22" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="U22" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="V22" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="W22" s="1" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
+      <c r="A23" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="1"/>
+      <c r="E23" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="L23" s="1">
+        <v>66200</v>
+      </c>
+      <c r="M23" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="N23" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="O23" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="P23" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="Q23" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="R23" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="S23" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="T23" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="U23" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="V23" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="W23" s="1" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
+      <c r="A24" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="B24" s="1"/>
+      <c r="C24" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="K24" s="1"/>
+      <c r="L24" s="1">
+        <v>43200</v>
+      </c>
+      <c r="M24" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="N24" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="O24" s="1"/>
+      <c r="P24" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q24" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="R24" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="S24" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="T24" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="U24" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="V24" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="W24" s="1" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
+      <c r="A25" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I25" s="1"/>
+      <c r="J25" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="K25" s="1"/>
+      <c r="L25" s="1">
+        <v>26190</v>
+      </c>
+      <c r="M25" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="N25" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O25" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="P25" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q25" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="R25" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="S25" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="T25" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="U25" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="V25" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="W25" s="1" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
+      <c r="A26" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1">
+        <v>34140</v>
+      </c>
+      <c r="M26" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="N26" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O26" s="1"/>
+      <c r="P26" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q26" s="1"/>
+      <c r="R26" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="S26" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="T26" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="U26" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="V26" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="W26" s="1" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
+      <c r="A27" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B27" s="1"/>
+      <c r="C27" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1">
+        <v>26160</v>
+      </c>
+      <c r="M27" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="N27" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O27" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="P27" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q27" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="R27" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="S27" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="T27" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="U27" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="V27" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="W27" s="1" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23">
+      <c r="A28" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1">
+        <v>26000</v>
+      </c>
+      <c r="M28" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="N28" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="O28" s="1"/>
+      <c r="P28" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q28" s="1"/>
+      <c r="R28" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="S28" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="T28" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="U28" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="V28" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="W28" s="1" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23">
+      <c r="A29" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I29" s="1"/>
+      <c r="J29" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1">
+        <v>74000</v>
+      </c>
+      <c r="M29" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="N29" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="O29" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="P29" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q29" s="1"/>
+      <c r="R29" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="S29" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="T29" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="U29" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="V29" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="W29" s="1" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="30" spans="1:23">
+      <c r="A30" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="M30" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="N30" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O30" s="1"/>
+      <c r="P30" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q30" s="1"/>
+      <c r="R30" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="S30" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="T30" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="U30" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="31" spans="1:23">
+      <c r="A31" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D31" s="1"/>
+      <c r="E31" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1">
+        <v>11000</v>
+      </c>
+      <c r="M31" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="N31" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O31" s="1"/>
+      <c r="P31" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q31" s="1"/>
+      <c r="R31" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="S31" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="T31" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="U31" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="32" spans="1:23">
+      <c r="A32" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D32" s="1"/>
+      <c r="E32" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1">
+        <v>12000</v>
+      </c>
+      <c r="M32" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="N32" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O32" s="1"/>
+      <c r="P32" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q32" s="1"/>
+      <c r="R32" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="S32" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="T32" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="U32" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="33" spans="1:23">
+      <c r="A33" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D33" s="1"/>
+      <c r="E33" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="L33" s="1">
+        <v>34067</v>
+      </c>
+      <c r="M33" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="N33" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O33" s="1"/>
+      <c r="P33" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q33" s="1"/>
+      <c r="R33" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="S33" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="T33" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="U33" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="34" spans="1:23">
+      <c r="A34" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D34" s="1"/>
+      <c r="E34" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1">
+        <v>31050</v>
+      </c>
+      <c r="M34" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="N34" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O34" s="1"/>
+      <c r="P34" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q34" s="1"/>
+      <c r="R34" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="S34" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="T34" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="U34" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="V34" s="1"/>
+      <c r="W34" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="35" spans="1:23">
+      <c r="A35" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D35" s="1"/>
+      <c r="E35" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1">
+        <v>48005</v>
+      </c>
+      <c r="M35" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="N35" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O35" s="1"/>
+      <c r="P35" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q35" s="1"/>
+      <c r="R35" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="S35" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="T35" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="U35" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="36" spans="1:23">
+      <c r="A36" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D36" s="1"/>
+      <c r="E36" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="L36" s="1">
+        <v>65013</v>
+      </c>
+      <c r="M36" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="N36" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O36" s="1"/>
+      <c r="P36" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q36" s="1"/>
+      <c r="R36" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="S36" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="T36" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="U36" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="37" spans="1:23">
+      <c r="A37" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="L37" s="1">
+        <v>66020</v>
+      </c>
+      <c r="M37" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="N37" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O37" s="1"/>
+      <c r="P37" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q37" s="1"/>
+      <c r="R37" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="S37" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="T37" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="U37" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="38" spans="1:23">
+      <c r="A38" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1">
+        <v>30906</v>
+      </c>
+      <c r="M38" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="N38" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O38" s="1"/>
+      <c r="P38" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="S38" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="T38" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="U38" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="39" spans="1:23">
+      <c r="A39" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="L39" s="1">
+        <v>32020</v>
+      </c>
+      <c r="M39" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="N39" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O39" s="1"/>
+      <c r="P39" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q39" s="1"/>
+      <c r="R39" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="S39" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="T39" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="U39" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="40" spans="1:23">
+      <c r="A40" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="K40" s="1"/>
+      <c r="L40" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M40" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="N40" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O40" s="1"/>
+      <c r="P40" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q40" s="1"/>
+      <c r="R40" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="S40" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="T40" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="U40" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="41" spans="1:23">
+      <c r="A41" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D41" s="1"/>
+      <c r="E41" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1">
+        <v>81000</v>
+      </c>
+      <c r="M41" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="N41" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O41" s="1"/>
+      <c r="P41" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q41" s="1"/>
+      <c r="R41" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="S41" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="T41" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="U41" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="42" spans="1:23">
+      <c r="A42" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D42" s="1"/>
+      <c r="E42" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="K42" s="1"/>
+      <c r="L42" s="1">
+        <v>82000</v>
+      </c>
+      <c r="M42" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="N42" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O42" s="1"/>
+      <c r="P42" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="S42" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="T42" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="U42" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="V42" s="1"/>
+      <c r="W42" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="43" spans="1:23">
+      <c r="A43" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D43" s="1"/>
+      <c r="E43" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I43" s="1"/>
+      <c r="J43" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="K43" s="1"/>
+      <c r="L43" s="1">
+        <v>34067</v>
+      </c>
+      <c r="M43" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="N43" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="O43" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="P43" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="S43" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="T43" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="U43" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="V43" s="1"/>
+      <c r="W43" s="1" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="44" spans="1:23">
+      <c r="A44" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D44" s="1"/>
+      <c r="E44" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I44" s="1"/>
+      <c r="J44" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="K44" s="1"/>
+      <c r="L44" s="1">
+        <v>69440</v>
+      </c>
+      <c r="M44" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="N44" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="O44" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="P44" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="Q44" s="1"/>
+      <c r="R44" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="S44" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="45" spans="1:23">
+      <c r="A45" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D45" s="1"/>
+      <c r="E45" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I45" s="1">
+        <v>65</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="K45" s="1"/>
+      <c r="L45" s="1">
+        <v>65500</v>
+      </c>
+      <c r="M45" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="N45" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O45" s="1"/>
+      <c r="P45" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q45" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="R45" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S45" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="T45" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="U45" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="46" spans="1:23">
+      <c r="A46" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D46" s="1"/>
+      <c r="E46" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I46" s="1"/>
+      <c r="J46" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="K46" s="1"/>
+      <c r="L46" s="1">
+        <v>73000</v>
+      </c>
+      <c r="M46" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="N46" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="O46" s="1"/>
+      <c r="P46" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="Q46" s="1"/>
+      <c r="R46" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="S46" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="T46" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="U46" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="47" spans="1:23">
+      <c r="A47" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D47" s="1"/>
+      <c r="E47" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="F47" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="G7" t="s">
+      <c r="G47" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="L47" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M47" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N47" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="O47" s="1"/>
+      <c r="P47" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="Q47" s="1"/>
+      <c r="R47" s="1"/>
+      <c r="S47" s="1"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+    </row>
+    <row r="48" spans="1:23">
+      <c r="A48" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D48" s="1"/>
+      <c r="E48" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="G48" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H7" t="s">
+      <c r="H48" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1">
+        <v>38350</v>
+      </c>
+      <c r="M48" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="N48" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="O48" s="1"/>
+      <c r="P48" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="Q48" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="R48" s="1" t="s">
+        <v>580</v>
+      </c>
+      <c r="S48" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="T48" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="U48" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="V48" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="W48" s="1"/>
+    </row>
+    <row r="49" spans="1:23">
+      <c r="A49" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D49" s="1"/>
+      <c r="E49" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I49" s="1"/>
+      <c r="J49" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="L49" s="1">
+        <v>63000</v>
+      </c>
+      <c r="M49" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="N49" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O49" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="P49" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="S49" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="T49" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="U49" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="V49" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="W49" s="1" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="50" spans="1:23">
+      <c r="A50" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D50" s="1"/>
+      <c r="E50" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="K50" s="1"/>
+      <c r="L50" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="M50" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="N50" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O50" s="1"/>
+      <c r="P50" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="Q50" s="1"/>
+      <c r="R50" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="S50" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="T50" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U50" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="V50" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="W50" s="1" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="51" spans="1:23">
+      <c r="A51" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="K51" s="1"/>
+      <c r="L51" s="1">
+        <v>63100</v>
+      </c>
+      <c r="M51" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="N51" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="O51" s="1"/>
+      <c r="P51" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="Q51" s="1"/>
+      <c r="R51" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="S51" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="T51" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U51" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="V51" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="W51" s="1" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="52" spans="1:23">
+      <c r="A52" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="B52" s="1"/>
+      <c r="C52" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D52" s="1"/>
+      <c r="E52" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="K52" s="1"/>
+      <c r="L52" s="1">
+        <v>31400</v>
+      </c>
+      <c r="M52" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N52" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O52" s="1"/>
+      <c r="P52" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="Q52" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="R52" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="S52" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="T52" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="U52" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="53" spans="1:23">
+      <c r="A53" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D53" s="1"/>
+      <c r="E53" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="G53" s="1"/>
+      <c r="H53" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="K53" s="1"/>
+      <c r="L53" s="1">
+        <v>78290</v>
+      </c>
+      <c r="M53" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="N53" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O53" s="1"/>
+      <c r="P53" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="Q53" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="R53" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="S53" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="T53" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="U53" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="V53" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="W53" s="1" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="54" spans="1:23">
+      <c r="A54" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D54" s="1"/>
+      <c r="E54" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="K54" s="1"/>
+      <c r="L54" s="1">
+        <v>74310</v>
+      </c>
+      <c r="M54" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="N54" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O54" s="1"/>
+      <c r="P54" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q54" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="R54" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="S54" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="T54" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="U54" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="55" spans="1:23">
+      <c r="A55" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="K55" s="1"/>
+      <c r="L55" s="1">
+        <v>48100</v>
+      </c>
+      <c r="M55" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="N55" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O55" s="1"/>
+      <c r="P55" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q55" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="R55" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="S55" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="T55" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="U55" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="V55" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="W55" s="1" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="56" spans="1:23">
+      <c r="A56" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D56" s="1"/>
+      <c r="E56" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="K56" s="1"/>
+      <c r="L56" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="M56" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="N56" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="O56" s="1"/>
+      <c r="P56" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="Q56" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="R56" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="S56" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="T56" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="U56" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="V56" s="1"/>
+      <c r="W56" s="1" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="57" spans="1:23">
+      <c r="A57" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D57" s="1"/>
+      <c r="E57" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I57" s="1"/>
+      <c r="J57" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="K57" s="1"/>
+      <c r="L57" s="1">
+        <v>48000</v>
+      </c>
+      <c r="M57" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="N57" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O57" s="1"/>
+      <c r="P57" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q57" s="1"/>
+      <c r="R57" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="S57" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="T57" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="U57" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="V57" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="W57" s="1" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="58" spans="1:23">
+      <c r="A58" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D58" s="1"/>
+      <c r="E58" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H58" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="I7"/>
-[...4 lines deleted...]
-      <c r="L7">
+      <c r="I58" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="K58" s="1"/>
+      <c r="L58" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M58" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N58" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O58" s="1"/>
+      <c r="P58" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="Q58" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="R58" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="S58" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="T58" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="U58" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="59" spans="1:23">
+      <c r="A59" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D59" s="1"/>
+      <c r="E59" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="K59" s="1"/>
+      <c r="L59" s="1">
+        <v>34410</v>
+      </c>
+      <c r="M59" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="N59" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="O59" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="P59" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="Q59" s="1"/>
+      <c r="R59" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="S59" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="T59" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="U59" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="V59" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="W59" s="1" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="60" spans="1:23">
+      <c r="A60" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D60" s="1"/>
+      <c r="E60" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="K60" s="1"/>
+      <c r="L60" s="1">
+        <v>63500</v>
+      </c>
+      <c r="M60" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="N60" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="O60" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="P60" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q60" s="1"/>
+      <c r="R60" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="S60" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="T60" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="U60" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="V60" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="W60" s="1"/>
+    </row>
+    <row r="61" spans="1:23">
+      <c r="A61" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D61" s="1"/>
+      <c r="E61" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="K61" s="1"/>
+      <c r="L61" s="1">
+        <v>69500</v>
+      </c>
+      <c r="M61" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="N61" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="O61" s="1"/>
+      <c r="P61" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q61" s="1"/>
+      <c r="R61" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="S61" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="T61" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="U61" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="V61" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="W61" s="1" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="62" spans="1:23">
+      <c r="A62" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D62" s="1"/>
+      <c r="E62" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="L62" s="1">
+        <v>34470</v>
+      </c>
+      <c r="M62" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="N62" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="O62" s="1"/>
+      <c r="P62" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="Q62" s="1"/>
+      <c r="R62" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="S62" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="T62" s="1"/>
+      <c r="U62" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="V62" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="W62" s="1" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="63" spans="1:23">
+      <c r="A63" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="B63" s="1"/>
+      <c r="C63" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="K63" s="1"/>
+      <c r="L63" s="1">
+        <v>81600</v>
+      </c>
+      <c r="M63" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="N63" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O63" s="1"/>
+      <c r="P63" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="Q63" s="1"/>
+      <c r="R63" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="S63" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="T63" s="1"/>
+      <c r="U63" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="V63" s="1"/>
+      <c r="W63" s="1" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="64" spans="1:23">
+      <c r="A64" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="L64" s="1">
+        <v>31078</v>
+      </c>
+      <c r="M64" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N64" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="O64" s="1"/>
+      <c r="P64" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q64" s="1"/>
+      <c r="R64" s="1"/>
+      <c r="S64" s="1"/>
+      <c r="T64" s="1"/>
+      <c r="U64" s="1"/>
+      <c r="V64" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="W64" s="1" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="65" spans="1:23">
+      <c r="A65" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="K65" s="1"/>
+      <c r="L65" s="1">
+        <v>34500</v>
+      </c>
+      <c r="M65" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="N65" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O65" s="1"/>
+      <c r="P65" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q65" s="1"/>
+      <c r="R65" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="S65" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="T65" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="U65" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="V65" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="W65" s="1" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="66" spans="1:23">
+      <c r="A66" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D66" s="1"/>
+      <c r="E66" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="K66" s="1"/>
+      <c r="L66" s="1">
+        <v>69610</v>
+      </c>
+      <c r="M66" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="N66" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="O66" s="1"/>
+      <c r="P66" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="Q66" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="R66" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="S66" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+    </row>
+    <row r="67" spans="1:23">
+      <c r="A67" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D67" s="1"/>
+      <c r="E67" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="K67" s="1"/>
+      <c r="L67" s="1">
+        <v>30100</v>
+      </c>
+      <c r="M67" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="N67" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O67" s="1"/>
+      <c r="P67" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q67" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="R67" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="S67" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="T67" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="U67" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="68" spans="1:23">
+      <c r="A68" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D68" s="1"/>
+      <c r="E68" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="K68" s="1"/>
+      <c r="L68" s="1">
+        <v>38260</v>
+      </c>
+      <c r="M68" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="N68" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O68" s="1"/>
+      <c r="P68" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q68" s="1"/>
+      <c r="R68" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="S68" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="T68" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="U68" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="V68" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="W68" s="1" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23">
+      <c r="A69" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D69" s="1"/>
+      <c r="E69" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="K69" s="1"/>
+      <c r="L69" s="1">
+        <v>31330</v>
+      </c>
+      <c r="M69" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="N69" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="O69" s="1"/>
+      <c r="P69" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="Q69" s="1"/>
+      <c r="R69" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="S69" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="T69" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="U69" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="V69" s="1"/>
+      <c r="W69" s="1"/>
+    </row>
+    <row r="70" spans="1:23">
+      <c r="A70" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1">
+        <v>43130</v>
+      </c>
+      <c r="M70" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="N70" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O70" s="1"/>
+      <c r="P70" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="Q70" s="1"/>
+      <c r="R70" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="S70" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="T70" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="U70" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="V70" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="W70" s="1"/>
+    </row>
+    <row r="71" spans="1:23">
+      <c r="A71" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1">
+        <v>38190</v>
+      </c>
+      <c r="M71" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="N71" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="O71" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="P71" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="Q71" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="R71" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="S71" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="T71" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="U71" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="V71" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="W71" s="1" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="72" spans="1:23">
+      <c r="A72" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D72" s="1"/>
+      <c r="E72" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="K72" s="1"/>
+      <c r="L72" s="1">
+        <v>81140</v>
+      </c>
+      <c r="M72" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="N72" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O72" s="1"/>
+      <c r="P72" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="Q72" s="1"/>
+      <c r="R72" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="S72" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="T72" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="U72" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="V72" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="W72" s="1" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="73" spans="1:23">
+      <c r="A73" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D73" s="1"/>
+      <c r="E73" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="K73" s="1"/>
+      <c r="L73" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M73" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="N73" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O73" s="1"/>
+      <c r="P73" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="Q73" s="1"/>
+      <c r="R73" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="S73" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="T73" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="U73" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="V73" s="1"/>
+      <c r="W73" s="1" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="74" spans="1:23">
+      <c r="A74" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="K74" s="1"/>
+      <c r="L74" s="1">
+        <v>65250</v>
+      </c>
+      <c r="M74" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="N74" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O74" s="1"/>
+      <c r="P74" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="Q74" s="1"/>
+      <c r="R74" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="S74" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="V74" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="W74" s="1" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="75" spans="1:23">
+      <c r="A75" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="B75" s="1"/>
+      <c r="C75" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I75" s="1"/>
+      <c r="J75" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="K75" s="1"/>
+      <c r="L75" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="M75" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="N75" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O75" s="1"/>
+      <c r="P75" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="Q75" s="1"/>
+      <c r="R75" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="S75" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="T75" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="U75" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="V75" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="W75" s="1" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="76" spans="1:23">
+      <c r="A76" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="B76" s="1"/>
+      <c r="C76" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D76" s="1"/>
+      <c r="E76" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="K76" s="1"/>
+      <c r="L76" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M76" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="N76" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="O76" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="P76" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="Q76" s="1"/>
+      <c r="R76" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="S76" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="T76" s="1"/>
+      <c r="U76" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="V76" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="W76" s="1" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="77" spans="1:23">
+      <c r="A77" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="B77" s="1"/>
+      <c r="C77" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D77" s="1"/>
+      <c r="E77" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="I77" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="J77" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="K77" s="1"/>
+      <c r="L77" s="1">
+        <v>26000</v>
+      </c>
+      <c r="M77" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="N77" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="O77" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="P77" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="Q77" s="1"/>
+      <c r="R77" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="S77" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="T77" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="U77" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="V77" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="W77" s="1" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="78" spans="1:23">
+      <c r="A78" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="B78" s="1"/>
+      <c r="C78" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I78" s="1"/>
+      <c r="J78" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="K78" s="1"/>
+      <c r="L78" s="1">
+        <v>30000</v>
+      </c>
+      <c r="M78" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N78" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O78" s="1"/>
+      <c r="P78" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q78" s="1"/>
+      <c r="R78" s="1"/>
+      <c r="S78" s="1"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1"/>
+      <c r="V78" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="W78" s="1" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="79" spans="1:23">
+      <c r="A79" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D79" s="1"/>
+      <c r="E79" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I79" s="1"/>
+      <c r="J79" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="K79" s="1"/>
+      <c r="L79" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M79" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N79" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="O79" s="1"/>
+      <c r="P79" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q79" s="1"/>
+      <c r="R79" s="1"/>
+      <c r="S79" s="1"/>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1"/>
+      <c r="V79" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="W79" s="1" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="80" spans="1:23">
+      <c r="A80" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D80" s="1"/>
+      <c r="E80" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="K80" s="1"/>
+      <c r="L80" s="1">
+        <v>74000</v>
+      </c>
+      <c r="M80" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="N80" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O80" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="P80" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="Q80" s="1"/>
+      <c r="R80" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="S80" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="T80" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="U80" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="V80" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="W80" s="1" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="81" spans="1:23">
+      <c r="A81" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="J81" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="K81" s="1"/>
+      <c r="L81" s="1">
+        <v>69700</v>
+      </c>
+      <c r="M81" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="N81" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O81" s="1"/>
+      <c r="P81" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q81" s="1"/>
+      <c r="R81" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="S81" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="T81" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="U81" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1"/>
+    </row>
+    <row r="82" spans="1:23">
+      <c r="A82" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="B82" s="1"/>
+      <c r="C82" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="K82" s="1"/>
+      <c r="L82" s="1">
+        <v>12000</v>
+      </c>
+      <c r="M82" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="N82" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O82" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="P82" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="Q82" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="R82" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="S82" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="T82" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="U82" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="V82" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="W82" s="1" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="83" spans="1:23">
+      <c r="A83" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="K83" s="1"/>
+      <c r="L83" s="1">
+        <v>73011</v>
+      </c>
+      <c r="M83" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="N83" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="O83" s="1"/>
+      <c r="P83" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q83" s="1"/>
+      <c r="R83" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="S83" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="T83" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="U83" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="V83" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="W83" s="1" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="84" spans="1:23">
+      <c r="A84" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D84" s="1"/>
+      <c r="E84" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="J84" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="K84" s="1"/>
+      <c r="L84" s="1">
+        <v>38500</v>
+      </c>
+      <c r="M84" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="N84" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="O84" s="1"/>
+      <c r="P84" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q84" s="1"/>
+      <c r="R84" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="S84" s="1" t="s">
+        <v>1010</v>
+      </c>
+      <c r="T84" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="U84" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="V84" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="W84" s="1"/>
+    </row>
+    <row r="85" spans="1:23">
+      <c r="A85" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="I85" s="1"/>
+      <c r="J85" s="1" t="s">
+        <v>1019</v>
+      </c>
+      <c r="K85" s="1"/>
+      <c r="L85" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M85" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="N85" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="O85" s="1"/>
+      <c r="P85" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q85" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="R85" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="S85" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="T85" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="U85" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="V85" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="W85" s="1" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="86" spans="1:23">
+      <c r="A86" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D86" s="1"/>
+      <c r="E86" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="J86" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="K86" s="1"/>
+      <c r="L86" s="1">
+        <v>15000</v>
+      </c>
+      <c r="M86" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="N86" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="O86" s="1"/>
+      <c r="P86" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q86" s="1"/>
+      <c r="R86" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="S86" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="T86" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="U86" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="V86" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="W86" s="1" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="87" spans="1:23">
+      <c r="A87" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D87" s="1"/>
+      <c r="E87" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="J87" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="K87" s="1"/>
+      <c r="L87" s="1">
+        <v>34520</v>
+      </c>
+      <c r="M87" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="N87" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="O87" s="1"/>
+      <c r="P87" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="Q87" s="1"/>
+      <c r="R87" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="S87" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="T87" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="U87" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="V87" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="W87" s="1" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="88" spans="1:23">
+      <c r="A88" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D88" s="1"/>
+      <c r="E88" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I88" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="K88" s="1"/>
+      <c r="L88" s="1">
+        <v>42660</v>
+      </c>
+      <c r="M88" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="N88" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="O88" s="1"/>
+      <c r="P88" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="Q88" s="1"/>
+      <c r="R88" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="S88" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="T88" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="U88" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="V88" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="W88" s="1" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="89" spans="1:23">
+      <c r="A89" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D89" s="1"/>
+      <c r="E89" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="J89" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="K89" s="1"/>
+      <c r="L89" s="1">
+        <v>34220</v>
+      </c>
+      <c r="M89" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="N89" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O89" s="1"/>
+      <c r="P89" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="Q89" s="1"/>
+      <c r="R89" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="S89" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="T89" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="U89" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="V89" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="W89" s="1" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="90" spans="1:23">
+      <c r="A90" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D90" s="1"/>
+      <c r="E90" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="J90" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="K90" s="1"/>
+      <c r="L90" s="1">
+        <v>26110</v>
+      </c>
+      <c r="M90" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="N90" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O90" s="1"/>
+      <c r="P90" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="Q90" s="1"/>
+      <c r="R90" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="S90" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="T90" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="U90" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="V90" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="W90" s="1" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="91" spans="1:23">
+      <c r="A91" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D91" s="1"/>
+      <c r="E91" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="I91" s="1"/>
+      <c r="J91" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="K91" s="1"/>
+      <c r="L91" s="1">
+        <v>42000</v>
+      </c>
+      <c r="M91" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="N91" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O91" s="1"/>
+      <c r="P91" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="Q91" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="R91" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="S91" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="T91" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="U91" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="V91" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="W91" s="1" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="92" spans="1:23">
+      <c r="A92" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B92" s="1"/>
+      <c r="C92" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="D92" s="1"/>
+      <c r="E92" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I92" s="1"/>
+      <c r="J92" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="K92" s="1"/>
+      <c r="L92" s="1">
+        <v>42300</v>
+      </c>
+      <c r="M92" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="N92" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O92" s="1"/>
+      <c r="P92" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="Q92" s="1"/>
+      <c r="R92" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="S92" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="T92" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="U92" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="V92" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="W92" s="1" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="93" spans="1:23">
+      <c r="A93" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="D93" s="1"/>
+      <c r="E93" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H93" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I93" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="J93" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="K93" s="1"/>
+      <c r="L93" s="1">
+        <v>42600</v>
+      </c>
+      <c r="M93" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="N93" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O93" s="1"/>
+      <c r="P93" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q93" s="1"/>
+      <c r="R93" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="S93" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="T93" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="U93" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="V93" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="W93" s="1" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="94" spans="1:23">
+      <c r="A94" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="D94" s="1"/>
+      <c r="E94" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I94" s="1"/>
+      <c r="J94" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="K94" s="1"/>
+      <c r="L94" s="1">
+        <v>42700</v>
+      </c>
+      <c r="M94" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="N94" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O94" s="1"/>
+      <c r="P94" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q94" s="1"/>
+      <c r="R94" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="S94" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="T94" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="U94" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="V94" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="W94" s="1" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="95" spans="1:23">
+      <c r="A95" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B95" s="1"/>
+      <c r="C95" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="D95" s="1"/>
+      <c r="E95" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I95" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="J95" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="K95" s="1"/>
+      <c r="L95" s="1">
+        <v>42140</v>
+      </c>
+      <c r="M95" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="N95" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O95" s="1"/>
+      <c r="P95" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q95" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="R95" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="S95" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="T95" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="U95" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="V95" s="1">
+        <v>33477549503</v>
+      </c>
+      <c r="W95" s="1" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="96" spans="1:23">
+      <c r="A96" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B96" s="1"/>
+      <c r="C96" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D96" s="1"/>
+      <c r="E96" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I96" s="1"/>
+      <c r="J96" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="K96" s="1"/>
+      <c r="L96" s="1">
+        <v>31400</v>
+      </c>
+      <c r="M96" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N96" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="O96" s="1"/>
+      <c r="P96" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="Q96" s="1"/>
+      <c r="R96" s="1"/>
+      <c r="S96" s="1"/>
+      <c r="T96" s="1"/>
+      <c r="U96" s="1"/>
+      <c r="V96" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="W96" s="1" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="97" spans="1:23">
+      <c r="A97" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B97" s="1"/>
+      <c r="C97" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="I97" s="1"/>
+      <c r="J97" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="K97" s="1"/>
+      <c r="L97" s="1">
+        <v>38000</v>
+      </c>
+      <c r="M97" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="N97" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="O97" s="1"/>
+      <c r="P97" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="Q97" s="1"/>
+      <c r="R97" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="S97" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="T97" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="U97" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="V97" s="1"/>
+      <c r="W97" s="1"/>
+    </row>
+    <row r="98" spans="1:23">
+      <c r="A98" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B98" s="1"/>
+      <c r="C98" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I98" s="1"/>
+      <c r="J98" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="K98" s="1"/>
+      <c r="L98" s="1">
+        <v>34398</v>
+      </c>
+      <c r="M98" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N98" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="O98" s="1"/>
+      <c r="P98" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q98" s="1"/>
+      <c r="R98" s="1"/>
+      <c r="S98" s="1"/>
+      <c r="T98" s="1"/>
+      <c r="U98" s="1"/>
+      <c r="V98" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="W98" s="1" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="99" spans="1:23">
+      <c r="A99" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D99" s="1"/>
+      <c r="E99" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I99" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="J99" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K99" s="1"/>
+      <c r="L99" s="1">
+        <v>32300</v>
+      </c>
+      <c r="M99" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="N99" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O99" s="1"/>
+      <c r="P99" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="Q99" s="1"/>
+      <c r="R99" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="S99" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="T99" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="U99" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="V99" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="W99" s="1" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="100" spans="1:23">
+      <c r="A100" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D100" s="1"/>
+      <c r="E100" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I100" s="1"/>
+      <c r="J100" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="K100" s="1"/>
+      <c r="L100" s="1">
+        <v>31220</v>
+      </c>
+      <c r="M100" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="N100" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O100" s="1"/>
+      <c r="P100" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="Q100" s="1"/>
+      <c r="R100" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="S100" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="T100" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="U100" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="V100" s="1"/>
+      <c r="W100" s="1" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="101" spans="1:23">
+      <c r="A101" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B101" s="1"/>
+      <c r="C101" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D101" s="1"/>
+      <c r="E101" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I101" s="1"/>
+      <c r="J101" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="K101" s="1"/>
+      <c r="L101" s="1">
+        <v>82800</v>
+      </c>
+      <c r="M101" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="N101" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O101" s="1"/>
+      <c r="P101" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="Q101" s="1"/>
+      <c r="R101" s="1"/>
+      <c r="S101" s="1"/>
+      <c r="T101" s="1"/>
+      <c r="U101" s="1"/>
+      <c r="V101" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="W101" s="1" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="102" spans="1:23">
+      <c r="A102" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B102" s="1"/>
+      <c r="C102" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D102" s="1"/>
+      <c r="E102" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I102" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="J102" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="K102" s="1"/>
+      <c r="L102" s="1">
+        <v>66800</v>
+      </c>
+      <c r="M102" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="N102" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="O102" s="1"/>
+      <c r="P102" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q102" s="1"/>
+      <c r="R102" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="S102" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="T102" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="U102" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="V102" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="W102" s="1"/>
+    </row>
+    <row r="103" spans="1:23">
+      <c r="A103" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I103" s="1"/>
+      <c r="J103" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="K103" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="L103" s="1">
+        <v>31055</v>
+      </c>
+      <c r="M103" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N103" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="O103" s="1"/>
+      <c r="P103" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q103" s="1"/>
+      <c r="R103" s="1"/>
+      <c r="S103" s="1"/>
+      <c r="T103" s="1"/>
+      <c r="U103" s="1"/>
+      <c r="V103" s="1"/>
+      <c r="W103" s="1" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="104" spans="1:23">
+      <c r="A104" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B104" s="1"/>
+      <c r="C104" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D104" s="1"/>
+      <c r="E104" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="I104" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J104" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="K104" s="1"/>
+      <c r="L104" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M104" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N104" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="O104" s="1"/>
+      <c r="P104" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q104" s="1"/>
+      <c r="R104" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="S104" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="T104" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="U104" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="V104" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="W104" s="1" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="105" spans="1:23">
+      <c r="A105" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D105" s="1"/>
+      <c r="E105" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I105" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="J105" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="K105" s="1"/>
+      <c r="L105" s="1">
+        <v>34070</v>
+      </c>
+      <c r="M105" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N105" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="O105" s="1"/>
+      <c r="P105" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q105" s="1"/>
+      <c r="R105" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="S105" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="T105" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="U105" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="V105" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="W105" s="1" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="106" spans="1:23">
+      <c r="A106" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B106" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H106" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I106" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="J106" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="K106" s="1"/>
+      <c r="L106" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M106" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N106" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O106" s="1"/>
+      <c r="P106" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="Q106" s="1"/>
+      <c r="R106" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="S106" s="1">
+        <v>69</v>
+      </c>
+      <c r="T106" s="1"/>
+      <c r="U106" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="V106" s="1"/>
+      <c r="W106" s="1"/>
+    </row>
+    <row r="107" spans="1:23">
+      <c r="A107" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B107" s="1"/>
+      <c r="C107" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D107" s="1"/>
+      <c r="E107" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I107" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="J107" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="K107" s="1"/>
+      <c r="L107" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="M107" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="N107" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="O107" s="1"/>
+      <c r="P107" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q107" s="1"/>
+      <c r="R107" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="S107" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="T107" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="U107" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="V107" s="1"/>
+      <c r="W107" s="1" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="108" spans="1:23">
+      <c r="A108" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B108" s="1"/>
+      <c r="C108" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D108" s="1"/>
+      <c r="E108" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H108" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I108" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="J108" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="K108" s="1"/>
+      <c r="L108" s="1">
+        <v>38240</v>
+      </c>
+      <c r="M108" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="N108" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O108" s="1"/>
+      <c r="P108" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="Q108" s="1"/>
+      <c r="R108" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="S108" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="T108" s="1"/>
+      <c r="U108" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="V108" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="W108" s="1"/>
+    </row>
+    <row r="109" spans="1:23">
+      <c r="A109" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B109" s="1"/>
+      <c r="C109" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D109" s="1"/>
+      <c r="E109" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H109" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I109" s="1"/>
+      <c r="J109" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="K109" s="1"/>
+      <c r="L109" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="M109" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="N109" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O109" s="1"/>
+      <c r="P109" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="Q109" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="R109" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="S109" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="T109" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="U109" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="V109" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="W109" s="1"/>
+    </row>
+    <row r="110" spans="1:23">
+      <c r="A110" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B110" s="1"/>
+      <c r="C110" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D110" s="1"/>
+      <c r="E110" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I110" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="J110" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="K110" s="1"/>
+      <c r="L110" s="1">
+        <v>38240</v>
+      </c>
+      <c r="M110" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="N110" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O110" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="P110" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q110" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="R110" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="S110" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="T110" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="U110" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="V110" s="1"/>
+      <c r="W110" s="1" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="111" spans="1:23">
+      <c r="A111" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B111" s="1"/>
+      <c r="C111" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D111" s="1"/>
+      <c r="E111" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I111" s="1"/>
+      <c r="J111" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="K111" s="1"/>
+      <c r="L111" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="M111" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="N111" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O111" s="1"/>
+      <c r="P111" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q111" s="1"/>
+      <c r="R111" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="S111" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="T111" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="U111" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="V111" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="W111" s="1" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="112" spans="1:23">
+      <c r="A112" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B112" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H112" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I112" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J112" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="K112" s="1"/>
+      <c r="L112" s="1">
+        <v>74000</v>
+      </c>
+      <c r="M112" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="N112" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="O112" s="1"/>
+      <c r="P112" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q112" s="1"/>
+      <c r="R112" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="S112" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="T112" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="U112" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="V112" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="W112" s="1" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="113" spans="1:23">
+      <c r="A113" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B113" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H113" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I113" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="J113" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="K113" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="L113" s="1">
+        <v>74190</v>
+      </c>
+      <c r="M113" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="N113" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O113" s="1"/>
+      <c r="P113" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q113" s="1"/>
+      <c r="R113" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="S113" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="T113" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="U113" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="V113" s="1"/>
+      <c r="W113" s="1" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="114" spans="1:23">
+      <c r="A114" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B114" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H114" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I114" s="1"/>
+      <c r="J114" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="K114" s="1"/>
+      <c r="L114" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="M114" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="N114" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O114" s="1"/>
+      <c r="P114" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="Q114" s="1"/>
+      <c r="R114" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="S114" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="T114" s="1"/>
+      <c r="U114" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="V114" s="1"/>
+      <c r="W114" s="1" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="115" spans="1:23">
+      <c r="A115" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B115" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H115" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I115" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="J115" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="K115" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="L115" s="1">
+        <v>32120</v>
+      </c>
+      <c r="M115" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="N115" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O115" s="1"/>
+      <c r="P115" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="Q115" s="1"/>
+      <c r="R115" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="S115" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="T115" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="U115" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="V115" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="W115" s="1" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="116" spans="1:23">
+      <c r="A116" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B116" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F116" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I116" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="J116" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="K116" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="L116" s="1">
+        <v>42110</v>
+      </c>
+      <c r="M116" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="N116" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="O116" s="1"/>
+      <c r="P116" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="Q116" s="1"/>
+      <c r="R116" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="S116" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="T116" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="U116" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="V116" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="W116" s="1" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="117" spans="1:23">
+      <c r="A117" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B117" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D117" s="1"/>
+      <c r="E117" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="F117" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H117" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I117" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J117" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="K117" s="1"/>
+      <c r="L117" s="1">
+        <v>42220</v>
+      </c>
+      <c r="M117" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="N117" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="O117" s="1"/>
+      <c r="P117" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="Q117" s="1"/>
+      <c r="R117" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="S117" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="T117" s="1" t="s">
+        <v>1388</v>
+      </c>
+      <c r="U117" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="V117" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="W117" s="1" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="118" spans="1:23">
+      <c r="A118" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B118" s="1"/>
+      <c r="C118" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D118" s="1"/>
+      <c r="E118" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="F118" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H118" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I118" s="1"/>
+      <c r="J118" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="K118" s="1"/>
+      <c r="L118" s="1">
+        <v>43490</v>
+      </c>
+      <c r="M118" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="N118" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O118" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="P118" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q118" s="1"/>
+      <c r="R118" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="S118" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="T118" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="U118" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="V118" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="W118" s="1" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="119" spans="1:23">
+      <c r="A119" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B119" s="1"/>
+      <c r="C119" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D119" s="1"/>
+      <c r="E119" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="F119" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H119" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I119" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="J119" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="K119" s="1"/>
+      <c r="L119" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="M119" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="N119" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O119" s="1"/>
+      <c r="P119" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q119" s="1"/>
+      <c r="R119" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="S119" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="T119" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="U119" s="1" t="s">
+        <v>1412</v>
+      </c>
+      <c r="V119" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="W119" s="1"/>
+    </row>
+    <row r="120" spans="1:23">
+      <c r="A120" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B120" s="1" t="s">
+        <v>1415</v>
+      </c>
+      <c r="C120" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D120" s="1"/>
+      <c r="E120" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F120" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H120" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I120" s="1"/>
+      <c r="J120" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="K120" s="1"/>
+      <c r="L120" s="1">
+        <v>73210</v>
+      </c>
+      <c r="M120" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="N120" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O120" s="1"/>
+      <c r="P120" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="Q120" s="1"/>
+      <c r="R120" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="S120" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="T120" s="1"/>
+      <c r="U120" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="V120" s="1"/>
+      <c r="W120" s="1" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="121" spans="1:23">
+      <c r="A121" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B121" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C121" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D121" s="1"/>
+      <c r="E121" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F121" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I121" s="1"/>
+      <c r="J121" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="K121" s="1"/>
+      <c r="L121" s="1">
+        <v>74500</v>
+      </c>
+      <c r="M121" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="N121" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="O121" s="1"/>
+      <c r="P121" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q121" s="1"/>
+      <c r="R121" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="S121" s="1" t="s">
+        <v>1430</v>
+      </c>
+      <c r="T121" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="U121" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="V121" s="1"/>
+      <c r="W121" s="1" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="122" spans="1:23">
+      <c r="A122" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B122" s="1"/>
+      <c r="C122" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D122" s="1"/>
+      <c r="E122" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F122" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H122" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I122" s="1"/>
+      <c r="J122" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="K122" s="1"/>
+      <c r="L122" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="M122" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="N122" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O122" s="1"/>
+      <c r="P122" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="Q122" s="1"/>
+      <c r="R122" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="S122" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="T122" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="U122" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="V122" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="W122" s="1"/>
+    </row>
+    <row r="123" spans="1:23">
+      <c r="A123" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B123" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C123" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D123" s="1"/>
+      <c r="E123" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="F123" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H123" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I123" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="J123" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="K123" s="1"/>
+      <c r="L123" s="1">
+        <v>26400</v>
+      </c>
+      <c r="M123" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="N123" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="O123" s="1"/>
+      <c r="P123" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="Q123" s="1"/>
+      <c r="R123" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="S123" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="T123" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="U123" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="V123" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="W123" s="1" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="124" spans="1:23">
+      <c r="A124" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B124" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C124" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D124" s="1"/>
+      <c r="E124" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="F124" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H124" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I124" s="1"/>
+      <c r="J124" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="K124" s="1"/>
+      <c r="L124" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="M124" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="N124" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O124" s="1"/>
+      <c r="P124" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="Q124" s="1"/>
+      <c r="R124" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="S124" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="T124" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="U124" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="V124" s="1"/>
+      <c r="W124" s="1" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="125" spans="1:23">
+      <c r="A125" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B125" s="1"/>
+      <c r="C125" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="D125" s="1"/>
+      <c r="E125" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F125" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H125" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I125" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="J125" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="K125" s="1"/>
+      <c r="L125" s="1">
+        <v>63000</v>
+      </c>
+      <c r="M125" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="N125" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="O125" s="1"/>
+      <c r="P125" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q125" s="1"/>
+      <c r="R125" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="S125" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="T125" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="U125" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="V125" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="W125" s="1" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="126" spans="1:23">
+      <c r="A126" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B126" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C126" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D126" s="1"/>
+      <c r="E126" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="F126" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H126" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I126" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="J126" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="K126" s="1"/>
+      <c r="L126" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M126" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="N126" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="O126" s="1"/>
+      <c r="P126" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="Q126" s="1"/>
+      <c r="R126" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="S126" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="T126" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="U126" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="V126" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="W126" s="1" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="127" spans="1:23">
+      <c r="A127" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B127" s="1"/>
+      <c r="C127" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D127" s="1"/>
+      <c r="E127" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F127" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H127" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I127" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="J127" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="K127" s="1"/>
+      <c r="L127" s="1">
+        <v>48000</v>
+      </c>
+      <c r="M127" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="N127" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="O127" s="1"/>
+      <c r="P127" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="Q127" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="R127" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="S127" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="T127" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="U127" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="V127" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="W127" s="1" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="128" spans="1:23">
+      <c r="A128" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B128" s="1"/>
+      <c r="C128" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D128" s="1"/>
+      <c r="E128" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F128" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I128" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="J128" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="K128" s="1"/>
+      <c r="L128" s="1">
+        <v>73670</v>
+      </c>
+      <c r="M128" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="N128" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O128" s="1"/>
+      <c r="P128" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="Q128" s="1"/>
+      <c r="R128" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="S128" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="T128" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="U128" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="V128" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="W128" s="1" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="129" spans="1:23">
+      <c r="A129" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B129" s="1"/>
+      <c r="C129" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D129" s="1"/>
+      <c r="E129" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F129" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H129" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I129" s="1"/>
+      <c r="J129" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="K129" s="1"/>
+      <c r="L129" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="M129" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N129" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="O129" s="1"/>
+      <c r="P129" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q129" s="1"/>
+      <c r="R129" s="1"/>
+      <c r="S129" s="1"/>
+      <c r="T129" s="1"/>
+      <c r="U129" s="1"/>
+      <c r="V129" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="W129" s="1" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="130" spans="1:23">
+      <c r="A130" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B130" s="1"/>
+      <c r="C130" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D130" s="1"/>
+      <c r="E130" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F130" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I130" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="J130" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="K130" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="L130" s="1">
+        <v>65201</v>
+      </c>
+      <c r="M130" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="N130" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O130" s="1"/>
+      <c r="P130" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="Q130" s="1"/>
+      <c r="R130" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="S130" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="T130" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="U130" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="V130" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="W130" s="1" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="131" spans="1:23">
+      <c r="A131" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B131" s="1"/>
+      <c r="C131" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D131" s="1"/>
+      <c r="E131" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="F131" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H131" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I131" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="J131" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="K131" s="1"/>
+      <c r="L131" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="M131" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="N131" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O131" s="1"/>
+      <c r="P131" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q131" s="1"/>
+      <c r="R131" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="S131" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="T131" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="U131" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="V131" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="W131" s="1" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="132" spans="1:23">
+      <c r="A132" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B132" s="1"/>
+      <c r="C132" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D132" s="1"/>
+      <c r="E132" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="F132" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I132" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="J132" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="K132" s="1"/>
+      <c r="L132" s="1">
+        <v>74200</v>
+      </c>
+      <c r="M132" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="N132" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="O132" s="1"/>
+      <c r="P132" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="Q132" s="1"/>
+      <c r="R132" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="S132" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="T132" s="1"/>
+      <c r="U132" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="V132" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="W132" s="1" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="133" spans="1:23">
+      <c r="A133" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B133" s="1"/>
+      <c r="C133" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D133" s="1"/>
+      <c r="E133" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F133" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H133" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I133" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="J133" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="K133" s="1"/>
+      <c r="L133" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="M133" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="N133" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O133" s="1"/>
+      <c r="P133" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="Q133" s="1"/>
+      <c r="R133" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="S133" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="T133" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="U133" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="V133" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="W133" s="1" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="134" spans="1:23">
+      <c r="A134" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B134" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C134" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D134" s="1"/>
+      <c r="E134" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F134" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="I134" s="1"/>
+      <c r="J134" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="K134" s="1"/>
+      <c r="L134" s="1">
+        <v>30100</v>
+      </c>
+      <c r="M134" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="N134" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="O134" s="1"/>
+      <c r="P134" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q134" s="1"/>
+      <c r="R134" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="S134" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="T134" s="1"/>
+      <c r="U134" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="V134" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="W134" s="1" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="135" spans="1:23">
+      <c r="A135" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="B135" s="1"/>
+      <c r="C135" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D135" s="1"/>
+      <c r="E135" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F135" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H135" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I135" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="J135" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="K135" s="1"/>
+      <c r="L135" s="1">
+        <v>12100</v>
+      </c>
+      <c r="M135" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="N135" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="O135" s="1"/>
+      <c r="P135" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="Q135" s="1"/>
+      <c r="R135" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="S135" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="T135" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="U135" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="V135" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="W135" s="1" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="136" spans="1:23">
+      <c r="A136" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B136" s="1"/>
+      <c r="C136" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D136" s="1"/>
+      <c r="E136" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F136" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H136" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="I136" s="1"/>
+      <c r="J136" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="K136" s="1"/>
+      <c r="L136" s="1">
+        <v>42660</v>
+      </c>
+      <c r="M136" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="N136" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O136" s="1"/>
+      <c r="P136" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q136" s="1"/>
+      <c r="R136" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="S136" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="T136" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="U136" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="V136" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="W136" s="1" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="137" spans="1:23">
+      <c r="A137" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B137" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C137" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D137" s="1"/>
+      <c r="E137" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F137" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H137" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I137" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="J137" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="K137" s="1"/>
+      <c r="L137" s="1">
+        <v>32300</v>
+      </c>
+      <c r="M137" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="N137" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O137" s="1"/>
+      <c r="P137" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q137" s="1"/>
+      <c r="R137" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="S137" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="T137" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="U137" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="V137" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="W137" s="1" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="138" spans="1:23">
+      <c r="A138" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B138" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C138" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D138" s="1"/>
+      <c r="E138" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F138" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H138" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I138" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="J138" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="K138" s="1"/>
+      <c r="L138" s="1">
+        <v>81120</v>
+      </c>
+      <c r="M138" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="N138" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O138" s="1"/>
+      <c r="P138" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q138" s="1"/>
+      <c r="R138" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="S138" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="T138" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="U138" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="V138" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="W138" s="1" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="139" spans="1:23">
+      <c r="A139" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B139" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C139" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D139" s="1"/>
+      <c r="E139" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F139" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H139" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I139" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="J139" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="K139" s="1"/>
+      <c r="L139" s="1">
+        <v>82160</v>
+      </c>
+      <c r="M139" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="N139" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O139" s="1"/>
+      <c r="P139" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q139" s="1"/>
+      <c r="R139" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="S139" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="T139" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="U139" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="V139" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="W139" s="1" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="140" spans="1:23">
+      <c r="A140" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B140" s="1"/>
+      <c r="C140" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D140" s="1"/>
+      <c r="E140" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F140" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H140" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I140" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="J140" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="K140" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="L140" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M140" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N140" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="O140" s="1"/>
+      <c r="P140" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="Q140" s="1"/>
+      <c r="R140" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="S140" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="T140" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="U140" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="V140" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="W140" s="1" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="141" spans="1:23">
+      <c r="A141" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B141" s="1"/>
+      <c r="C141" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D141" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E141" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="F141" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I141" s="1"/>
+      <c r="J141" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="K141" s="1"/>
+      <c r="L141" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M141" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="N141" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="O141" s="1"/>
+      <c r="P141" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q141" s="1"/>
+      <c r="R141" s="1"/>
+      <c r="S141" s="1"/>
+      <c r="T141" s="1"/>
+      <c r="U141" s="1"/>
+      <c r="V141" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="W141" s="1" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="142" spans="1:23">
+      <c r="A142" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B142" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C142" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D142" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E142" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F142" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H142" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I142" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="J142" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="K142" s="1"/>
+      <c r="L142" s="1">
+        <v>31700</v>
+      </c>
+      <c r="M142" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="N142" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="O142" s="1"/>
+      <c r="P142" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q142" s="1"/>
+      <c r="R142" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="S142" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="T142" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="U142" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="V142" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="W142" s="1"/>
+    </row>
+    <row r="143" spans="1:23">
+      <c r="A143" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B143" s="1"/>
+      <c r="C143" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D143" s="1"/>
+      <c r="E143" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="F143" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H143" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="I143" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="J143" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="K143" s="1"/>
+      <c r="L143" s="1">
+        <v>69160</v>
+      </c>
+      <c r="M143" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="N143" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O143" s="1"/>
+      <c r="P143" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="Q143" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="R143" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="S143" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="T143" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="U143" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="V143" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="W143" s="1"/>
+    </row>
+    <row r="144" spans="1:23">
+      <c r="A144" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B144" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D144" s="1"/>
+      <c r="E144" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F144" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H144" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I144" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="J144" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="K144" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="L144" s="1">
+        <v>81500</v>
+      </c>
+      <c r="M144" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="N144" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O144" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="P144" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q144" s="1"/>
+      <c r="R144" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="S144" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="T144" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="U144" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="V144" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="W144" s="1" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="145" spans="1:23">
+      <c r="A145" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D145" s="1"/>
+      <c r="E145" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I145" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="J145" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="K145" s="1"/>
+      <c r="L145" s="1">
+        <v>34150</v>
+      </c>
+      <c r="M145" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="N145" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O145" s="1"/>
+      <c r="P145" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="Q145" s="1"/>
+      <c r="R145" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="S145" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="T145" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="U145" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="V145" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="W145" s="1" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="146" spans="1:23">
+      <c r="A146" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B146" s="1"/>
+      <c r="C146" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="D146" s="1"/>
+      <c r="E146" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F146" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H146" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="I146" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="J146" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="K146" s="1"/>
+      <c r="L146" s="1">
+        <v>69008</v>
+      </c>
+      <c r="M146" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N146" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O146" s="1"/>
+      <c r="P146" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q146" s="1"/>
+      <c r="R146" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="S146" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="T146" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U146" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="V146" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="W146" s="1" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="147" spans="1:23">
+      <c r="A147" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="B147" s="1"/>
+      <c r="C147" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D147" s="1"/>
+      <c r="E147" s="1"/>
+      <c r="F147" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H147" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I147" s="1"/>
+      <c r="J147" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="K147" s="1"/>
+      <c r="L147" s="1">
+        <v>66000</v>
+      </c>
+      <c r="M147" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="N147" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="O147" s="1"/>
+      <c r="P147" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q147" s="1"/>
+      <c r="R147" s="1"/>
+      <c r="S147" s="1"/>
+      <c r="T147" s="1"/>
+      <c r="U147" s="1"/>
+      <c r="V147" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="W147" s="1" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="148" spans="1:23">
+      <c r="A148" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B148" s="1"/>
+      <c r="C148" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D148" s="1"/>
+      <c r="E148" s="1"/>
+      <c r="F148" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H148" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I148" s="1"/>
+      <c r="J148" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="K148" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="L148" s="1">
+        <v>32022</v>
+      </c>
+      <c r="M148" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="N148" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="O148" s="1"/>
+      <c r="P148" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="Q148" s="1"/>
+      <c r="R148" s="1"/>
+      <c r="S148" s="1"/>
+      <c r="T148" s="1"/>
+      <c r="U148" s="1"/>
+      <c r="V148" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="W148" s="1" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="149" spans="1:23">
+      <c r="A149" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B149" s="1"/>
+      <c r="C149" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D149" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E149" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="F149" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H149" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="I149" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="J149" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="K149" s="1"/>
+      <c r="L149" s="1">
+        <v>69550</v>
+      </c>
+      <c r="M149" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="N149" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="O149" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="P149" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q149" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="R149" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="S149" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="T149" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="U149" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="V149" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="W149" s="1" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="150" spans="1:23">
+      <c r="A150" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B150" s="1"/>
+      <c r="C150" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D150" s="1"/>
+      <c r="E150" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="F150" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H150" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I150" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="J150" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="K150" s="1"/>
+      <c r="L150" s="1">
+        <v>26150</v>
+      </c>
+      <c r="M150" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="N150" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O150" s="1"/>
+      <c r="P150" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="Q150" s="1"/>
+      <c r="R150" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="S150" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="T150" s="1"/>
+      <c r="U150" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="V150" s="1"/>
+      <c r="W150" s="1" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="151" spans="1:23">
+      <c r="A151" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B151" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C151" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D151" s="1"/>
+      <c r="E151" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="F151" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H151" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I151" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="J151" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="K151" s="1"/>
+      <c r="L151" s="1">
+        <v>31520</v>
+      </c>
+      <c r="M151" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="N151" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O151" s="1"/>
+      <c r="P151" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q151" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="R151" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="S151" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="T151" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="U151" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="V151" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="W151" s="1" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="152" spans="1:23">
+      <c r="A152" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B152" s="1"/>
+      <c r="C152" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D152" s="1"/>
+      <c r="E152" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="F152" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H152" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I152" s="1"/>
+      <c r="J152" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="K152" s="1"/>
+      <c r="L152" s="1">
+        <v>38400</v>
+      </c>
+      <c r="M152" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="N152" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O152" s="1"/>
+      <c r="P152" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q152" s="1"/>
+      <c r="R152" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="S152" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="T152" s="1" t="s">
+        <v>1760</v>
+      </c>
+      <c r="U152" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="V152" s="1"/>
+      <c r="W152" s="1" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="153" spans="1:23">
+      <c r="A153" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B153" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D153" s="1"/>
+      <c r="E153" s="1"/>
+      <c r="F153" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H153" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I153" s="1"/>
+      <c r="J153" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="K153" s="1"/>
+      <c r="L153" s="1">
+        <v>31074</v>
+      </c>
+      <c r="M153" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N153" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="O153" s="1"/>
+      <c r="P153" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q153" s="1"/>
+      <c r="R153" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="S153" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="T153" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="U153" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="V153" s="1"/>
+      <c r="W153" s="1" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="154" spans="1:23">
+      <c r="A154" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B154" s="1"/>
+      <c r="C154" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D154" s="1"/>
+      <c r="E154" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F154" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H154" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I154" s="1"/>
+      <c r="J154" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K154" s="1"/>
+      <c r="L154" s="1">
+        <v>31059</v>
+      </c>
+      <c r="M154" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N154" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O154" s="1"/>
+      <c r="P154" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="Q154" s="1"/>
+      <c r="R154" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="S154" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="T154" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="U154" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="V154" s="1"/>
+      <c r="W154" s="1" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="155" spans="1:23">
+      <c r="A155" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B155" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="C155" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D155" s="1"/>
+      <c r="E155" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="F155" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H155" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I155" s="1"/>
+      <c r="J155" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="K155" s="1"/>
+      <c r="L155" s="1">
+        <v>69006</v>
+      </c>
+      <c r="M155" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N155" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="O155" s="1"/>
+      <c r="P155" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q155" s="1"/>
+      <c r="R155" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="S155" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="T155" s="1"/>
+      <c r="U155" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="V155" s="1"/>
+      <c r="W155" s="1" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="156" spans="1:23">
+      <c r="A156" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="B156" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D156" s="1"/>
+      <c r="E156" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="F156" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H156" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I156" s="1"/>
+      <c r="J156" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="K156" s="1"/>
+      <c r="L156" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M156" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N156" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="O156" s="1"/>
+      <c r="P156" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q156" s="1"/>
+      <c r="R156" s="1"/>
+      <c r="S156" s="1"/>
+      <c r="T156" s="1"/>
+      <c r="U156" s="1"/>
+      <c r="V156" s="1"/>
+      <c r="W156" s="1" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="157" spans="1:23">
+      <c r="A157" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="B157" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D157" s="1"/>
+      <c r="E157" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="F157" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I157" s="1"/>
+      <c r="J157" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="K157" s="1"/>
+      <c r="L157" s="1">
+        <v>81100</v>
+      </c>
+      <c r="M157" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="N157" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O157" s="1"/>
+      <c r="P157" s="1" t="s">
+        <v>1796</v>
+      </c>
+      <c r="Q157" s="1"/>
+      <c r="R157" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="S157" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="T157" s="1"/>
+      <c r="U157" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="V157" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="W157" s="1" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="158" spans="1:23">
+      <c r="A158" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B158" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C158" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="D158" s="1"/>
+      <c r="E158" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F158" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H158" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I158" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="J158" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="K158" s="1"/>
+      <c r="L158" s="1">
+        <v>46300</v>
+      </c>
+      <c r="M158" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="N158" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O158" s="1"/>
+      <c r="P158" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q158" s="1"/>
+      <c r="R158" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="S158" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="T158" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="U158" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="V158" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="W158" s="1" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="159" spans="1:23">
+      <c r="A159" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B159" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D159" s="1"/>
+      <c r="E159" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="F159" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H159" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I159" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="J159" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="K159" s="1"/>
+      <c r="L159" s="1">
+        <v>42370</v>
+      </c>
+      <c r="M159" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="N159" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="O159" s="1"/>
+      <c r="P159" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="Q159" s="1"/>
+      <c r="R159" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="S159" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="T159" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="U159" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="V159" s="1"/>
+      <c r="W159" s="1"/>
+    </row>
+    <row r="160" spans="1:23">
+      <c r="A160" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B160" s="1"/>
+      <c r="C160" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D160" s="1"/>
+      <c r="E160" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="F160" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I160" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="J160" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="K160" s="1"/>
+      <c r="L160" s="1">
+        <v>11300</v>
+      </c>
+      <c r="M160" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="N160" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O160" s="1"/>
+      <c r="P160" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="Q160" s="1"/>
+      <c r="R160" s="1"/>
+      <c r="S160" s="1"/>
+      <c r="T160" s="1"/>
+      <c r="U160" s="1"/>
+      <c r="V160" s="1"/>
+      <c r="W160" s="1" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="161" spans="1:23">
+      <c r="A161" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B161" s="1"/>
+      <c r="C161" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D161" s="1"/>
+      <c r="E161" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="F161" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I161" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="J161" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="K161" s="1"/>
+      <c r="L161" s="1">
+        <v>11400</v>
+      </c>
+      <c r="M161" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="N161" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O161" s="1"/>
+      <c r="P161" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q161" s="1"/>
+      <c r="R161" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="S161" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="T161" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="U161" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="V161" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="W161" s="1" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="162" spans="1:23">
+      <c r="A162" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B162" s="1"/>
+      <c r="C162" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D162" s="1"/>
+      <c r="E162" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F162" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I162" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="J162" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="K162" s="1"/>
+      <c r="L162" s="1">
+        <v>30170</v>
+      </c>
+      <c r="M162" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="N162" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="O162" s="1"/>
+      <c r="P162" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="Q162" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="R162" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="S162" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="T162" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="U162" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="V162" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="W162" s="1" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="163" spans="1:23">
+      <c r="A163" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B163" s="1"/>
+      <c r="C163" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D163" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E163" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F163" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H163" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I163" s="1"/>
+      <c r="J163" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="K163" s="1"/>
+      <c r="L163" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="M163" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="N163" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O163" s="1"/>
+      <c r="P163" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q163" s="1"/>
+      <c r="R163" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="S163" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="T163" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="U163" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="V163" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="W163" s="1" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="164" spans="1:23">
+      <c r="A164" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B164" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D164" s="1"/>
+      <c r="E164" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="F164" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H164" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I164" s="1"/>
+      <c r="J164" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="K164" s="1"/>
+      <c r="L164" s="1">
+        <v>31326</v>
+      </c>
+      <c r="M164" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="N164" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="O164" s="1"/>
+      <c r="P164" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="Q164" s="1"/>
+      <c r="R164" s="1"/>
+      <c r="S164" s="1"/>
+      <c r="T164" s="1"/>
+      <c r="U164" s="1"/>
+      <c r="V164" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="W164" s="1" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="165" spans="1:23">
+      <c r="A165" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B165" s="1"/>
+      <c r="C165" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D165" s="1"/>
+      <c r="E165" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="F165" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H165" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I165" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="J165" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="K165" s="1"/>
+      <c r="L165" s="1">
+        <v>69790</v>
+      </c>
+      <c r="M165" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="N165" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="O165" s="1"/>
+      <c r="P165" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="Q165" s="1"/>
+      <c r="R165" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="S165" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="T165" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="U165" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="V165" s="1"/>
+      <c r="W165" s="1" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="166" spans="1:23">
+      <c r="A166" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B166" s="1"/>
+      <c r="C166" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D166" s="1"/>
+      <c r="E166" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="F166" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H166" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I166" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="J166" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="K166" s="1"/>
+      <c r="L166" s="1">
+        <v>38710</v>
+      </c>
+      <c r="M166" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="N166" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O166" s="1"/>
+      <c r="P166" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q166" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="R166" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S166" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="T166" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="U166" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="V166" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="W166" s="1"/>
+    </row>
+    <row r="167" spans="1:23">
+      <c r="A167" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B167" s="1"/>
+      <c r="C167" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D167" s="1"/>
+      <c r="E167" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="F167" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H167" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I167" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J167" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="K167" s="1"/>
+      <c r="L167" s="1">
+        <v>31500</v>
+      </c>
+      <c r="M167" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N167" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="O167" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="P167" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q167" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="R167" s="1"/>
+      <c r="S167" s="1"/>
+      <c r="T167" s="1"/>
+      <c r="U167" s="1"/>
+      <c r="V167" s="1"/>
+      <c r="W167" s="1" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="168" spans="1:23">
+      <c r="A168" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="B168" s="1"/>
+      <c r="C168" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I168" s="1"/>
+      <c r="J168" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="K168" s="1"/>
+      <c r="L168" s="1">
+        <v>34090</v>
+      </c>
+      <c r="M168" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N168" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="O168" s="1"/>
+      <c r="P168" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q168" s="1"/>
+      <c r="R168" s="1"/>
+      <c r="S168" s="1"/>
+      <c r="T168" s="1"/>
+      <c r="U168" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="V168" s="1"/>
+      <c r="W168" s="1" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="169" spans="1:23">
+      <c r="A169" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D169" s="1"/>
+      <c r="E169" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H169" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I169" s="1"/>
+      <c r="J169" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="K169" s="1"/>
+      <c r="L169" s="1">
+        <v>34298</v>
+      </c>
+      <c r="M169" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="N169" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="O169" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="P169" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="Q169" s="1"/>
+      <c r="R169" s="1"/>
+      <c r="S169" s="1"/>
+      <c r="T169" s="1"/>
+      <c r="U169" s="1"/>
+      <c r="V169" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="W169" s="1" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="170" spans="1:23">
+      <c r="A170" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D170" s="1"/>
+      <c r="E170" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I170" s="1"/>
+      <c r="J170" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="K170" s="1"/>
+      <c r="L170" s="1">
+        <v>34093</v>
+      </c>
+      <c r="M170" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N170" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="O170" s="1"/>
+      <c r="P170" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="Q170" s="1"/>
+      <c r="R170" s="1"/>
+      <c r="S170" s="1"/>
+      <c r="T170" s="1"/>
+      <c r="U170" s="1"/>
+      <c r="V170" s="1" t="s">
+        <v>1923</v>
+      </c>
+      <c r="W170" s="1" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="171" spans="1:23">
+      <c r="A171" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B171" s="1"/>
+      <c r="C171" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D171" s="1"/>
+      <c r="E171" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="F171" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="G171" s="1"/>
+      <c r="H171" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I171" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="J171" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="K171" s="1"/>
+      <c r="L171" s="1">
+        <v>35410</v>
+      </c>
+      <c r="M171" s="1" t="s">
+        <v>1929</v>
+      </c>
+      <c r="N171" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O171" s="1"/>
+      <c r="P171" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q171" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="R171" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="S171" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="T171" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="U171" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="V171" s="1"/>
+      <c r="W171" s="1" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="172" spans="1:23">
+      <c r="A172" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B172" s="1"/>
+      <c r="C172" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D172" s="1"/>
+      <c r="E172" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F172" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H172" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I172" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="J172" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="K172" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="L172" s="1">
+        <v>11000</v>
+      </c>
+      <c r="M172" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="N172" s="1" t="s">
+        <v>1941</v>
+      </c>
+      <c r="O172" s="1"/>
+      <c r="P172" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q172" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="R172" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="S172" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="T172" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="U172" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="V172" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="W172" s="1" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="173" spans="1:23">
+      <c r="A173" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B173" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D173" s="1"/>
+      <c r="E173" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="F173" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H173" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I173" s="1"/>
+      <c r="J173" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="K173" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="L173" s="1">
+        <v>34092</v>
+      </c>
+      <c r="M173" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="N173" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O173" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="P173" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="Q173" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="R173" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="S173" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="T173" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="U173" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="V173" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="W173" s="1" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="174" spans="1:23">
+      <c r="A174" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B174" s="1"/>
+      <c r="C174" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D174" s="1"/>
+      <c r="E174" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="F174" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H174" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I174" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="J174" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="K174" s="1"/>
+      <c r="L174" s="1">
+        <v>31400</v>
+      </c>
+      <c r="M174" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N174" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O174" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="P174" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="Q174" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="R174" s="1"/>
+      <c r="S174" s="1"/>
+      <c r="T174" s="1"/>
+      <c r="U174" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="V174" s="1"/>
+      <c r="W174" s="1" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="175" spans="1:23">
+      <c r="A175" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B175" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D175" s="1"/>
+      <c r="E175" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="F175" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H175" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I175" s="1"/>
+      <c r="J175" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="K175" s="1"/>
+      <c r="L175" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="M175" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="N175" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="O175" s="1"/>
+      <c r="P175" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q175" s="1"/>
+      <c r="R175" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="S175" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="T175" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="U175" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="V175" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="W175" s="1" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="176" spans="1:23">
+      <c r="A176" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B176" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D176" s="1"/>
+      <c r="E176" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="F176" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H176" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I176" s="1"/>
+      <c r="J176" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="K176" s="1"/>
+      <c r="L176" s="1">
+        <v>26120</v>
+      </c>
+      <c r="M176" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="N176" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O176" s="1"/>
+      <c r="P176" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q176" s="1"/>
+      <c r="R176" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="S176" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="T176" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="U176" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="V176" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="W176" s="1" t="s">
+        <v>1992</v>
+      </c>
+    </row>
+    <row r="177" spans="1:23">
+      <c r="A177" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B177" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D177" s="1"/>
+      <c r="E177" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="F177" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H177" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I177" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="J177" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="K177" s="1"/>
+      <c r="L177" s="1">
+        <v>30250</v>
+      </c>
+      <c r="M177" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="N177" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="O177" s="1"/>
+      <c r="P177" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q177" s="1"/>
+      <c r="R177" s="1"/>
+      <c r="S177" s="1"/>
+      <c r="T177" s="1"/>
+      <c r="U177" s="1"/>
+      <c r="V177" s="1"/>
+      <c r="W177" s="1" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="178" spans="1:23">
+      <c r="A178" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B178" s="1"/>
+      <c r="C178" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D178" s="1"/>
+      <c r="E178" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="F178" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H178" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I178" s="1"/>
+      <c r="J178" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="K178" s="1"/>
+      <c r="L178" s="1">
+        <v>26300</v>
+      </c>
+      <c r="M178" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="N178" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O178" s="1"/>
+      <c r="P178" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="Q178" s="1"/>
+      <c r="R178" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="S178" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="T178" s="1"/>
+      <c r="U178" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="V178" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="W178" s="1"/>
+    </row>
+    <row r="179" spans="1:23">
+      <c r="A179" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B179" s="1"/>
+      <c r="C179" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D179" s="1"/>
+      <c r="E179" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="F179" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G179" s="1"/>
+      <c r="H179" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I179" s="1"/>
+      <c r="J179" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="K179" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="L179" s="1">
+        <v>93322</v>
+      </c>
+      <c r="M179" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="N179" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="O179" s="1"/>
+      <c r="P179" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q179" s="1"/>
+      <c r="R179" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="S179" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="T179" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="U179" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="V179" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="W179" s="1" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="180" spans="1:23">
+      <c r="A180" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B180" s="1"/>
+      <c r="C180" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D180" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="E180" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="F180" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H180" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I180" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="J180" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="K180" s="1"/>
+      <c r="L180" s="1">
+        <v>26100</v>
+      </c>
+      <c r="M180" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="N180" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="O180" s="1"/>
+      <c r="P180" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="Q180" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="R180" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="S180" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="T180" s="1"/>
+      <c r="U180" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="V180" s="1"/>
+      <c r="W180" s="1" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="181" spans="1:23">
+      <c r="A181" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B181" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C181" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D181" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E181" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F181" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H181" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="I181" s="1"/>
+      <c r="J181" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="K181" s="1"/>
+      <c r="L181" s="1">
+        <v>26000</v>
+      </c>
+      <c r="M181" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="N181" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="O181" s="1"/>
+      <c r="P181" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="Q181" s="1"/>
+      <c r="R181" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="S181" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="T181" s="1"/>
+      <c r="U181" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="V181" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="W181" s="1" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="182" spans="1:23">
+      <c r="A182" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B182" s="1"/>
+      <c r="C182" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D182" s="1"/>
+      <c r="E182" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="F182" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H182" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I182" s="1"/>
+      <c r="J182" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="K182" s="1"/>
+      <c r="L182" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="M182" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="N182" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O182" s="1"/>
+      <c r="P182" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="Q182" s="1"/>
+      <c r="R182" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="S182" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="T182" s="1"/>
+      <c r="U182" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="V182" s="1">
+        <v>33695601153</v>
+      </c>
+      <c r="W182" s="1"/>
+    </row>
+    <row r="183" spans="1:23">
+      <c r="A183" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B183" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D183" s="1"/>
+      <c r="E183" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="F183" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H183" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I183" s="1"/>
+      <c r="J183" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="K183" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="L183" s="1">
+        <v>34875</v>
+      </c>
+      <c r="M183" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="N183" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="O183" s="1"/>
+      <c r="P183" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="Q183" s="1"/>
+      <c r="R183" s="1"/>
+      <c r="S183" s="1"/>
+      <c r="T183" s="1"/>
+      <c r="U183" s="1"/>
+      <c r="V183" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="W183" s="1" t="s">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="184" spans="1:23">
+      <c r="A184" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B184" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="C184" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D184" s="1"/>
+      <c r="E184" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F184" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H184" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I184" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="J184" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="K184" s="1"/>
+      <c r="L184" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="M184" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="N184" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O184" s="1"/>
+      <c r="P184" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="Q184" s="1"/>
+      <c r="R184" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="S184" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="T184" s="1"/>
+      <c r="U184" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="V184" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="W184" s="1" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="185" spans="1:23">
+      <c r="A185" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B185" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C185" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D185" s="1"/>
+      <c r="E185" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="F185" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H185" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I185" s="1"/>
+      <c r="J185" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="K185" s="1"/>
+      <c r="L185" s="1">
+        <v>69100</v>
+      </c>
+      <c r="M185" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="N185" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="O185" s="1"/>
+      <c r="P185" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q185" s="1"/>
+      <c r="R185" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="S185" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="T185" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="U185" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="V185" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="W185" s="1" t="s">
+        <v>2083</v>
+      </c>
+    </row>
+    <row r="186" spans="1:23">
+      <c r="A186" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B186" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C186" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D186" s="1"/>
+      <c r="E186" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="F186" s="1" t="s">
+        <v>2087</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H186" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I186" s="1"/>
+      <c r="J186" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="K186" s="1"/>
+      <c r="L186" s="1">
+        <v>74370</v>
+      </c>
+      <c r="M186" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="N186" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="O186" s="1"/>
+      <c r="P186" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q186" s="1"/>
+      <c r="R186" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="S186" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="T186" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="U186" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="V186" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="W186" s="1" t="s">
+        <v>2094</v>
+      </c>
+    </row>
+    <row r="187" spans="1:23">
+      <c r="A187" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B187" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C187" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D187" s="1"/>
+      <c r="E187" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="F187" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H187" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I187" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="J187" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="K187" s="1"/>
+      <c r="L187" s="1">
+        <v>42100</v>
+      </c>
+      <c r="M187" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="N187" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="O187" s="1"/>
+      <c r="P187" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q187" s="1"/>
+      <c r="R187" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="S187" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="T187" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="U187" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="V187" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="W187" s="1" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="188" spans="1:23">
+      <c r="A188" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B188" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C188" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D188" s="1"/>
+      <c r="E188" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="F188" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H188" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="I188" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="J188" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="K188" s="1"/>
+      <c r="L188" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M188" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N188" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="O188" s="1"/>
+      <c r="P188" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="Q188" s="1"/>
+      <c r="R188" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="S188" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="T188" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="U188" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="V188" s="1"/>
+      <c r="W188" s="1" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="189" spans="1:23">
+      <c r="A189" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B189" s="1"/>
+      <c r="C189" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D189" s="1"/>
+      <c r="E189" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="F189" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H189" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I189" s="1"/>
+      <c r="J189" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="K189" s="1"/>
+      <c r="L189" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="M189" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="N189" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="O189" s="1"/>
+      <c r="P189" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q189" s="1"/>
+      <c r="R189" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="S189" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="T189" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="U189" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="V189" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="W189" s="1" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="190" spans="1:23">
+      <c r="A190" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="B190" s="1"/>
+      <c r="C190" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D190" s="1"/>
+      <c r="E190" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F190" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H190" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I190" s="1"/>
+      <c r="J190" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="K190" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="L190" s="1">
+        <v>34570</v>
+      </c>
+      <c r="M190" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="N190" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O190" s="1"/>
+      <c r="P190" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q190" s="1"/>
+      <c r="R190" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="S190" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="T190" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="U190" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="V190" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="W190" s="1" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="191" spans="1:23">
+      <c r="A191" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B191" s="1"/>
+      <c r="C191" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D191" s="1"/>
+      <c r="E191" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="F191" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H191" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I191" s="1"/>
+      <c r="J191" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="K191" s="1"/>
+      <c r="L191" s="1">
+        <v>73190</v>
+      </c>
+      <c r="M191" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="N191" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O191" s="1"/>
+      <c r="P191" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="Q191" s="1"/>
+      <c r="R191" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="S191" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="T191" s="1" t="s">
+        <v>2147</v>
+      </c>
+      <c r="U191" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="V191" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="W191" s="1" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="192" spans="1:23">
+      <c r="A192" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B192" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D192" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="E192" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="F192" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H192" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="I192" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="J192" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="K192" s="1"/>
+      <c r="L192" s="1">
+        <v>11590</v>
+      </c>
+      <c r="M192" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="N192" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O192" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="P192" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="Q192" s="1"/>
+      <c r="R192" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="S192" s="1" t="s">
+        <v>2161</v>
+      </c>
+      <c r="T192" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="U192" s="1" t="s">
+        <v>2163</v>
+      </c>
+      <c r="V192" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="W192" s="1" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="193" spans="1:23">
+      <c r="A193" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B193" s="1" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D193" s="1"/>
+      <c r="E193" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="F193" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H193" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I193" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="J193" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="K193" s="1"/>
+      <c r="L193" s="1">
+        <v>11000</v>
+      </c>
+      <c r="M193" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="N193" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="O193" s="1"/>
+      <c r="P193" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q193" s="1"/>
+      <c r="R193" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="S193" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="T193" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="U193" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="V193" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="W193" s="1" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="194" spans="1:23">
+      <c r="A194" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B194" s="1"/>
+      <c r="C194" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D194" s="1"/>
+      <c r="E194" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="F194" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H194" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I194" s="1"/>
+      <c r="J194" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="K194" s="1"/>
+      <c r="L194" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M194" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N194" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O194" s="1"/>
+      <c r="P194" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q194" s="1"/>
+      <c r="R194" s="1"/>
+      <c r="S194" s="1"/>
+      <c r="T194" s="1"/>
+      <c r="U194" s="1"/>
+      <c r="V194" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="W194" s="1" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="195" spans="1:23">
+      <c r="A195" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B195" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C195" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D195" s="1"/>
+      <c r="E195" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="F195" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H195" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I195" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="J195" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="K195" s="1"/>
+      <c r="L195" s="1">
+        <v>11000</v>
+      </c>
+      <c r="M195" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="N195" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="O195" s="1"/>
+      <c r="P195" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="Q195" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="R195" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="S195" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="T195" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="U195" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="V195" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="W195" s="1" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="196" spans="1:23">
+      <c r="A196" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B196" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="C196" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D196" s="1"/>
+      <c r="E196" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="F196" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H196" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I196" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="J196" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="K196" s="1"/>
+      <c r="L196" s="1">
+        <v>69002</v>
+      </c>
+      <c r="M196" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N196" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="O196" s="1"/>
+      <c r="P196" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q196" s="1"/>
+      <c r="R196" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="S196" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="T196" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="U196" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="V196" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="W196" s="1" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="197" spans="1:23">
+      <c r="A197" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B197" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D197" s="1"/>
+      <c r="E197" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="F197" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H197" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I197" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="J197" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="K197" s="1"/>
+      <c r="L197" s="1">
+        <v>30120</v>
+      </c>
+      <c r="M197" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="N197" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O197" s="1"/>
+      <c r="P197" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q197" s="1"/>
+      <c r="R197" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="S197" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="T197" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="U197" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="V197" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="W197" s="1" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="198" spans="1:23">
+      <c r="A198" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B198" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D198" s="1"/>
+      <c r="E198" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="F198" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H198" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I198" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="J198" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="K198" s="1"/>
+      <c r="L198" s="1">
+        <v>33830</v>
+      </c>
+      <c r="M198" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="N198" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O198" s="1"/>
+      <c r="P198" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q198" s="1"/>
+      <c r="R198" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="S198" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="T198" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="U198" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="V198" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="W198" s="1" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="199" spans="1:23">
+      <c r="A199" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B199" s="1"/>
+      <c r="C199" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D199" s="1"/>
+      <c r="E199" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="F199" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H199" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I199" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J199" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="K199" s="1"/>
+      <c r="L199" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M199" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N199" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="O199" s="1"/>
+      <c r="P199" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q199" s="1"/>
+      <c r="R199" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="S199" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="T199" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="U199" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="V199" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="W199" s="1" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="200" spans="1:23">
+      <c r="A200" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B200" s="1"/>
+      <c r="C200" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D200" s="1"/>
+      <c r="E200" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="F200" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H200" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I200" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J200" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="K200" s="1"/>
+      <c r="L200" s="1">
+        <v>31068</v>
+      </c>
+      <c r="M200" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N200" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="O200" s="1"/>
+      <c r="P200" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q200" s="1"/>
+      <c r="R200" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="S200" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="T200" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="U200" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="V200" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="W200" s="1" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="201" spans="1:23">
+      <c r="A201" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B201" s="1"/>
+      <c r="C201" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D201" s="1"/>
+      <c r="E201" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="F201" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H201" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I201" s="1"/>
+      <c r="J201" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="K201" s="1"/>
+      <c r="L201" s="1">
+        <v>11100</v>
+      </c>
+      <c r="M201" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="N201" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="O201" s="1"/>
+      <c r="P201" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q201" s="1"/>
+      <c r="R201" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="S201" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="T201" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="U201" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="V201" s="1"/>
+      <c r="W201" s="1" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="202" spans="1:23">
+      <c r="A202" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B202" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D202" s="1"/>
+      <c r="E202" s="1" t="s">
+        <v>2250</v>
+      </c>
+      <c r="F202" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H202" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I202" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="J202" s="1" t="s">
+        <v>2253</v>
+      </c>
+      <c r="K202" s="1"/>
+      <c r="L202" s="1">
+        <v>43000</v>
+      </c>
+      <c r="M202" s="1" t="s">
+        <v>2254</v>
+      </c>
+      <c r="N202" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O202" s="1"/>
+      <c r="P202" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="Q202" s="1"/>
+      <c r="R202" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="S202" s="1" t="s">
+        <v>2257</v>
+      </c>
+      <c r="T202" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="U202" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="V202" s="1"/>
+      <c r="W202" s="1" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="203" spans="1:23">
+      <c r="A203" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B203" s="1"/>
+      <c r="C203" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D203" s="1"/>
+      <c r="E203" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="F203" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H203" s="1" t="s">
+        <v>2262</v>
+      </c>
+      <c r="I203" s="1"/>
+      <c r="J203" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="K203" s="1"/>
+      <c r="L203" s="1">
+        <v>34130</v>
+      </c>
+      <c r="M203" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="N203" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O203" s="1"/>
+      <c r="P203" s="1" t="s">
+        <v>2265</v>
+      </c>
+      <c r="Q203" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="R203" s="1"/>
+      <c r="S203" s="1"/>
+      <c r="T203" s="1"/>
+      <c r="U203" s="1"/>
+      <c r="V203" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="W203" s="1" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="204" spans="1:23">
+      <c r="A204" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B204" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D204" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E204" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="F204" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H204" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I204" s="1"/>
+      <c r="J204" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="K204" s="1"/>
+      <c r="L204" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="M204" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N204" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="O204" s="1"/>
+      <c r="P204" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q204" s="1"/>
+      <c r="R204" s="1"/>
+      <c r="S204" s="1"/>
+      <c r="T204" s="1"/>
+      <c r="U204" s="1"/>
+      <c r="V204" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="W204" s="1" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="205" spans="1:23">
+      <c r="A205" s="1" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B205" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D205" s="1"/>
+      <c r="E205" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="F205" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H205" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="I205" s="1"/>
+      <c r="J205" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="K205" s="1"/>
+      <c r="L205" s="1">
+        <v>31320</v>
+      </c>
+      <c r="M205" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="N205" s="1" t="s">
+        <v>2283</v>
+      </c>
+      <c r="O205" s="1"/>
+      <c r="P205" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q205" s="1"/>
+      <c r="R205" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="S205" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="T205" s="1"/>
+      <c r="U205" s="1" t="s">
+        <v>2286</v>
+      </c>
+      <c r="V205" s="1" t="s">
+        <v>2287</v>
+      </c>
+      <c r="W205" s="1" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="206" spans="1:23">
+      <c r="A206" s="1" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B206" s="1" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D206" s="1"/>
+      <c r="E206" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="F206" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H206" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I206" s="1"/>
+      <c r="J206" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="K206" s="1"/>
+      <c r="L206" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M206" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="N206" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O206" s="1"/>
+      <c r="P206" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q206" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="R206" s="1"/>
+      <c r="S206" s="1"/>
+      <c r="T206" s="1"/>
+      <c r="U206" s="1"/>
+      <c r="V206" s="1"/>
+      <c r="W206" s="1" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="207" spans="1:23">
+      <c r="A207" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B207" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D207" s="1"/>
+      <c r="E207" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="F207" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H207" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I207" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J207" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="K207" s="1" t="s">
+        <v>2299</v>
+      </c>
+      <c r="L207" s="1">
+        <v>34090</v>
+      </c>
+      <c r="M207" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N207" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O207" s="1"/>
+      <c r="P207" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="Q207" s="1"/>
+      <c r="R207" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="S207" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="T207" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="U207" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="V207" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="W207" s="1" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="208" spans="1:23">
+      <c r="A208" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B208" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D208" s="1"/>
+      <c r="E208" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="F208" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H208" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="I208" s="1"/>
+      <c r="J208" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="K208" s="1"/>
+      <c r="L208" s="1">
+        <v>42270</v>
+      </c>
+      <c r="M208" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="N208" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O208" s="1"/>
+      <c r="P208" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q208" s="1"/>
+      <c r="R208" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="S208" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="T208" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="U208" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="V208" s="1"/>
+      <c r="W208" s="1" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="209" spans="1:23">
+      <c r="A209" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B209" s="1"/>
+      <c r="C209" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D209" s="1"/>
+      <c r="E209" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="F209" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H209" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I209" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J209" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="K209" s="1"/>
+      <c r="L209" s="1">
+        <v>34110</v>
+      </c>
+      <c r="M209" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="N209" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O209" s="1"/>
+      <c r="P209" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q209" s="1"/>
+      <c r="R209" s="1"/>
+      <c r="S209" s="1"/>
+      <c r="T209" s="1"/>
+      <c r="U209" s="1"/>
+      <c r="V209" s="1"/>
+      <c r="W209" s="1" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="210" spans="1:23">
+      <c r="A210" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B210" s="1"/>
+      <c r="C210" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D210" s="1"/>
+      <c r="E210" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="F210" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H210" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I210" s="1"/>
+      <c r="J210" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="K210" s="1"/>
+      <c r="L210" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="M210" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="N210" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O210" s="1"/>
+      <c r="P210" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="Q210" s="1"/>
+      <c r="R210" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="S210" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="T210" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="U210" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="V210" s="1"/>
+      <c r="W210" s="1" t="s">
+        <v>2332</v>
+      </c>
+    </row>
+    <row r="211" spans="1:23">
+      <c r="A211" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B211" s="1"/>
+      <c r="C211" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="D211" s="1"/>
+      <c r="E211" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="F211" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H211" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I211" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="J211" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="K211" s="1"/>
+      <c r="L211" s="1">
+        <v>32800</v>
+      </c>
+      <c r="M211" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="N211" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O211" s="1"/>
+      <c r="P211" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="Q211" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="R211" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="S211" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="T211" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="U211" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="V211" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="W211" s="1" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="212" spans="1:23">
+      <c r="A212" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B212" s="1"/>
+      <c r="C212" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D212" s="1"/>
+      <c r="E212" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="F212" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H212" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I212" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="J212" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="K212" s="1"/>
+      <c r="L212" s="1">
+        <v>31530</v>
+      </c>
+      <c r="M212" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="N212" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O212" s="1"/>
+      <c r="P212" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q212" s="1"/>
+      <c r="R212" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="S212" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="T212" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U212" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="V212" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="W212" s="1" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="213" spans="1:23">
+      <c r="A213" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B213" s="1"/>
+      <c r="C213" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D213" s="1"/>
+      <c r="E213" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="F213" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="G213" s="1"/>
+      <c r="H213" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I213" s="1"/>
+      <c r="J213" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="K213" s="1"/>
+      <c r="L213" s="1">
+        <v>75017</v>
+      </c>
+      <c r="M213" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="N213" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O213" s="1"/>
+      <c r="P213" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q213" s="1"/>
+      <c r="R213" s="1"/>
+      <c r="S213" s="1"/>
+      <c r="T213" s="1"/>
+      <c r="U213" s="1"/>
+      <c r="V213" s="1"/>
+      <c r="W213" s="1"/>
+    </row>
+    <row r="214" spans="1:23">
+      <c r="A214" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B214" s="1"/>
+      <c r="C214" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D214" s="1"/>
+      <c r="E214" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="F214" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H214" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I214" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="J214" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="K214" s="1"/>
+      <c r="L214" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M214" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N214" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O214" s="1"/>
+      <c r="P214" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="Q214" s="1"/>
+      <c r="R214" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="S214" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="T214" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="U214" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="V214" s="1"/>
+      <c r="W214" s="1" t="s">
+        <v>2366</v>
+      </c>
+    </row>
+    <row r="215" spans="1:23">
+      <c r="A215" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="B215" s="1"/>
+      <c r="C215" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D215" s="1"/>
+      <c r="E215" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F215" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H215" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I215" s="1"/>
+      <c r="J215" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="K215" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="L215" s="1">
+        <v>34172</v>
+      </c>
+      <c r="M215" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="N215" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O215" s="1"/>
+      <c r="P215" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="Q215" s="1"/>
+      <c r="R215" s="1"/>
+      <c r="S215" s="1"/>
+      <c r="T215" s="1"/>
+      <c r="U215" s="1"/>
+      <c r="V215" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="W215" s="1" t="s">
+        <v>2374</v>
+      </c>
+    </row>
+    <row r="216" spans="1:23">
+      <c r="A216" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B216" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D216" s="1"/>
+      <c r="E216" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="F216" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H216" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I216" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="J216" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="K216" s="1"/>
+      <c r="L216" s="1">
+        <v>43130</v>
+      </c>
+      <c r="M216" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="N216" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="O216" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="P216" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q216" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="R216" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="S216" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="T216" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="U216" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="V216" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="W216" s="1" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="217" spans="1:23">
+      <c r="A217" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B217" s="1"/>
+      <c r="C217" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E217" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="F217" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H217" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="I217" s="1"/>
+      <c r="J217" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="K217" s="1"/>
+      <c r="L217" s="1">
+        <v>34070</v>
+      </c>
+      <c r="M217" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N217" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O217" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="P217" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="Q217" s="1"/>
+      <c r="R217" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="S217" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="T217" s="1"/>
+      <c r="U217" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="V217" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="W217" s="1" t="s">
+        <v>2398</v>
+      </c>
+    </row>
+    <row r="218" spans="1:23">
+      <c r="A218" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="B218" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D218" s="1"/>
+      <c r="E218" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="F218" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H218" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I218" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="J218" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="K218" s="1"/>
+      <c r="L218" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M218" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N218" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O218" s="1"/>
+      <c r="P218" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q218" s="1"/>
+      <c r="R218" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="S218" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="T218" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U218" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="V218" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="W218" s="1" t="s">
+        <v>2408</v>
+      </c>
+    </row>
+    <row r="219" spans="1:23">
+      <c r="A219" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="B219" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D219" s="1"/>
+      <c r="E219" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="F219" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H219" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I219" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="J219" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="K219" s="1"/>
+      <c r="L219" s="1">
+        <v>31000</v>
+      </c>
+      <c r="M219" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N219" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="O219" s="1"/>
+      <c r="P219" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="Q219" s="1"/>
+      <c r="R219" s="1"/>
+      <c r="S219" s="1"/>
+      <c r="T219" s="1"/>
+      <c r="U219" s="1"/>
+      <c r="V219" s="1"/>
+      <c r="W219" s="1" t="s">
+        <v>2416</v>
+      </c>
+    </row>
+    <row r="220" spans="1:23">
+      <c r="A220" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B220" s="1"/>
+      <c r="C220" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D220" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="E220" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="F220" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H220" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I220" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="J220" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="K220" s="1"/>
+      <c r="L220" s="1">
+        <v>26400</v>
+      </c>
+      <c r="M220" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="N220" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O220" s="1"/>
+      <c r="P220" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="Q220" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="R220" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="S220" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="T220" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="U220" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="V220" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="W220" s="1" t="s">
+        <v>2431</v>
+      </c>
+    </row>
+    <row r="221" spans="1:23">
+      <c r="A221" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B221" s="1"/>
+      <c r="C221" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D221" s="1"/>
+      <c r="E221" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="F221" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H221" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I221" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="J221" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="K221" s="1"/>
+      <c r="L221" s="1">
+        <v>38710</v>
+      </c>
+      <c r="M221" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="N221" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="O221" s="1"/>
+      <c r="P221" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="Q221" s="1"/>
+      <c r="R221" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="S221" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="T221" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="U221" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="V221" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="W221" s="1" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="222" spans="1:23">
+      <c r="A222" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B222" s="1"/>
+      <c r="C222" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D222" s="1"/>
+      <c r="E222" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="F222" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H222" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I222" s="1"/>
+      <c r="J222" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="K222" s="1"/>
+      <c r="L222" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="M222" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="N222" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="O222" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="P222" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q222" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="R222" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="S222" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="T222" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="U222" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="V222" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="W222" s="1" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="223" spans="1:23">
+      <c r="A223" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B223" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D223" s="1"/>
+      <c r="E223" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="F223" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H223" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I223" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J223" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="K223" s="1"/>
+      <c r="L223" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M223" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N223" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O223" s="1"/>
+      <c r="P223" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q223" s="1"/>
+      <c r="R223" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="S223" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="T223" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="U223" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="V223" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="W223" s="1" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="224" spans="1:23">
+      <c r="A224" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B224" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D224" s="1"/>
+      <c r="E224" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="F224" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H224" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I224" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="J224" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="K224" s="1"/>
+      <c r="L224" s="1">
+        <v>30900</v>
+      </c>
+      <c r="M224" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="N224" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O224" s="1"/>
+      <c r="P224" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="Q224" s="1"/>
+      <c r="R224" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="S224" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="T224" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="U224" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="V224" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="W224" s="1" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="225" spans="1:23">
+      <c r="A225" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B225" s="1"/>
+      <c r="C225" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D225" s="1"/>
+      <c r="E225" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="F225" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H225" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I225" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="J225" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="K225" s="1"/>
+      <c r="L225" s="1">
+        <v>66270</v>
+      </c>
+      <c r="M225" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="N225" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O225" s="1"/>
+      <c r="P225" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q225" s="1"/>
+      <c r="R225" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="S225" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="T225" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="U225" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="V225" s="1"/>
+      <c r="W225" s="1" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="226" spans="1:23">
+      <c r="A226" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B226" s="1"/>
+      <c r="C226" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D226" s="1"/>
+      <c r="E226" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="F226" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H226" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I226" s="1"/>
+      <c r="J226" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="K226" s="1"/>
+      <c r="L226" s="1">
+        <v>43380</v>
+      </c>
+      <c r="M226" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="N226" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O226" s="1"/>
+      <c r="P226" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="Q226" s="1"/>
+      <c r="R226" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="S226" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="T226" s="1"/>
+      <c r="U226" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="V226" s="1"/>
+      <c r="W226" s="1" t="s">
+        <v>2492</v>
+      </c>
+    </row>
+    <row r="227" spans="1:23">
+      <c r="A227" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B227" s="1"/>
+      <c r="C227" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D227" s="1"/>
+      <c r="E227" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="F227" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H227" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I227" s="1"/>
+      <c r="J227" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="K227" s="1"/>
+      <c r="L227" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M227" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N227" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="O227" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="P227" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q227" s="1"/>
+      <c r="R227" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="S227" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="T227" s="1"/>
+      <c r="U227" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="V227" s="1"/>
+      <c r="W227" s="1" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="228" spans="1:23">
+      <c r="A228" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B228" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="C228" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D228" s="1"/>
+      <c r="E228" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="F228" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H228" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="I228" s="1"/>
+      <c r="J228" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="K228" s="1"/>
+      <c r="L228" s="1">
+        <v>42300</v>
+      </c>
+      <c r="M228" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="N228" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="O228" s="1"/>
+      <c r="P228" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q228" s="1"/>
+      <c r="R228" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="S228" s="1" t="s">
+        <v>2509</v>
+      </c>
+      <c r="T228" s="1" t="s">
+        <v>2510</v>
+      </c>
+      <c r="U228" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="V228" s="1"/>
+      <c r="W228" s="1" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="229" spans="1:23">
+      <c r="A229" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B229" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C229" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D229" s="1"/>
+      <c r="E229" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="F229" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H229" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I229" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="J229" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="K229" s="1"/>
+      <c r="L229" s="1">
+        <v>43750</v>
+      </c>
+      <c r="M229" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="N229" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O229" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="P229" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q229" s="1"/>
+      <c r="R229" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="S229" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="T229" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="U229" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="V229" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="W229" s="1" t="s">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="230" spans="1:23">
+      <c r="A230" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B230" s="1"/>
+      <c r="C230" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D230" s="1"/>
+      <c r="E230" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="F230" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H230" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I230" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="J230" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="K230" s="1"/>
+      <c r="L230" s="1">
+        <v>31400</v>
+      </c>
+      <c r="M230" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N230" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O230" s="1"/>
+      <c r="P230" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="Q230" s="1"/>
+      <c r="R230" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="S230" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="T230" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="U230" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="V230" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="W230" s="1" t="s">
+        <v>2534</v>
+      </c>
+    </row>
+    <row r="231" spans="1:23">
+      <c r="A231" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B231" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C231" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D231" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="E231" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="F231" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H231" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I231" s="1"/>
+      <c r="J231" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="K231" s="1"/>
+      <c r="L231" s="1">
+        <v>31058</v>
+      </c>
+      <c r="M231" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="N231" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="O231" s="1"/>
+      <c r="P231" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q231" s="1"/>
+      <c r="R231" s="1"/>
+      <c r="S231" s="1"/>
+      <c r="T231" s="1"/>
+      <c r="U231" s="1"/>
+      <c r="V231" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="W231" s="1" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="232" spans="1:23">
+      <c r="A232" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B232" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C232" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D232" s="1"/>
+      <c r="E232" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="F232" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H232" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I232" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="J232" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="K232" s="1"/>
+      <c r="L232" s="1">
+        <v>42605</v>
+      </c>
+      <c r="M232" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="N232" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O232" s="1"/>
+      <c r="P232" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="Q232" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="R232" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="S232" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="T232" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="U232" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="V232" s="1"/>
+      <c r="W232" s="1" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="233" spans="1:23">
+      <c r="A233" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B233" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C233" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D233" s="1"/>
+      <c r="E233" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="F233" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H233" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I233" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="J233" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="K233" s="1"/>
+      <c r="L233" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M233" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="N233" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O233" s="1"/>
+      <c r="P233" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="Q233" s="1"/>
+      <c r="R233" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="S233" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="T233" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="U233" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="V233" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="W233" s="1" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="234" spans="1:23">
+      <c r="A234" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B234" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="C234" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D234" s="1"/>
+      <c r="E234" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="F234" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H234" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I234" s="1"/>
+      <c r="J234" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="K234" s="1"/>
+      <c r="L234" s="1">
+        <v>69009</v>
+      </c>
+      <c r="M234" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="N234" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="O234" s="1"/>
+      <c r="P234" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q234" s="1"/>
+      <c r="R234" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="S234" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="T234" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="U234" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="V234" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="W234" s="1" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="235" spans="1:23">
+      <c r="A235" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="B235" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="C235" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D235" s="1"/>
+      <c r="E235" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="F235" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H235" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I235" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="J235" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="K235" s="1"/>
+      <c r="L235" s="1">
+        <v>74650</v>
+      </c>
+      <c r="M235" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="N235" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="O235" s="1"/>
+      <c r="P235" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q235" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="R235" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="S235" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="T235" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="U235" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="V235" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="W235" s="1" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="236" spans="1:23">
+      <c r="A236" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B236" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C236" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D236" s="1"/>
+      <c r="E236" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="F236" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H236" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I236" s="1"/>
+      <c r="J236" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="K236" s="1"/>
+      <c r="L236" s="1">
+        <v>38000</v>
+      </c>
+      <c r="M236" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="N236" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="O236" s="1"/>
+      <c r="P236" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q236" s="1"/>
+      <c r="R236" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="S236" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="T236" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="U236" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="V236" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="W236" s="1" t="s">
+        <v>2600</v>
+      </c>
+    </row>
+    <row r="237" spans="1:23">
+      <c r="A237" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B237" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C237" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D237" s="1"/>
+      <c r="E237" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="F237" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H237" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I237" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="J237" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="K237" s="1"/>
+      <c r="L237" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M237" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="N237" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="O237" s="1"/>
+      <c r="P237" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="Q237" s="1"/>
+      <c r="R237" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="S237" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="T237" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="U237" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="V237" s="1"/>
+      <c r="W237" s="1" t="s">
+        <v>2608</v>
+      </c>
+    </row>
+    <row r="238" spans="1:23">
+      <c r="A238" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B238" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C238" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D238" s="1"/>
+      <c r="E238" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="F238" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H238" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I238" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="J238" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="K238" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="L238" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M238" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="N238" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="O238" s="1"/>
+      <c r="P238" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q238" s="1"/>
+      <c r="R238" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="S238" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="T238" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="U238" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="V238" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="W238" s="1" t="s">
+        <v>2619</v>
+      </c>
+    </row>
+    <row r="239" spans="1:23">
+      <c r="A239" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B239" s="1"/>
+      <c r="C239" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D239" s="1"/>
+      <c r="E239" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="F239" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H239" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I239" s="1"/>
+      <c r="J239" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="K239" s="1"/>
+      <c r="L239" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="M239" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="N239" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O239" s="1"/>
+      <c r="P239" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="Q239" s="1"/>
+      <c r="R239" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="S239" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="T239" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="U239" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="V239" s="1"/>
+      <c r="W239" s="1" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="240" spans="1:23">
+      <c r="A240" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B240" s="1"/>
+      <c r="C240" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D240" s="1"/>
+      <c r="E240" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="F240" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H240" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I240" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="J240" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="K240" s="1"/>
+      <c r="L240" s="1">
+        <v>42155</v>
+      </c>
+      <c r="M240" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="N240" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="O240" s="1"/>
+      <c r="P240" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q240" s="1"/>
+      <c r="R240" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="S240" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="T240" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="U240" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="V240" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="W240" s="1" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="241" spans="1:23">
+      <c r="A241" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B241" s="1"/>
+      <c r="C241" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D241" s="1"/>
+      <c r="E241" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="F241" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H241" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I241" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="J241" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="K241" s="1"/>
+      <c r="L241" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="M241" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="N241" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="O241" s="1"/>
+      <c r="P241" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="Q241" s="1"/>
+      <c r="R241" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="S241" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="T241" s="1"/>
+      <c r="U241" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="V241" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="W241" s="1"/>
+    </row>
+    <row r="242" spans="1:23">
+      <c r="A242" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B242" s="1"/>
+      <c r="C242" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D242" s="1"/>
+      <c r="E242" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="F242" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H242" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I242" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="J242" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="K242" s="1"/>
+      <c r="L242" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="M242" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="N242" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O242" s="1"/>
+      <c r="P242" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q242" s="1"/>
+      <c r="R242" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="S242" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="T242" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="U242" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="V242" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="W242" s="1" t="s">
+        <v>2659</v>
+      </c>
+    </row>
+    <row r="243" spans="1:23">
+      <c r="A243" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B243" s="1"/>
+      <c r="C243" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D243" s="1"/>
+      <c r="E243" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="F243" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H243" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I243" s="1">
+        <v>31170</v>
+      </c>
+      <c r="J243" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="K243" s="1"/>
+      <c r="L243" s="1">
+        <v>31170</v>
+      </c>
+      <c r="M243" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="N243" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="O243" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="P243" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="Q243" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="R243" s="1"/>
+      <c r="S243" s="1"/>
+      <c r="T243" s="1"/>
+      <c r="U243" s="1"/>
+      <c r="V243" s="1"/>
+      <c r="W243" s="1" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="244" spans="1:23">
+      <c r="A244" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B244" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D244" s="1"/>
+      <c r="E244" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="F244" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H244" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I244" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="J244" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="K244" s="1"/>
+      <c r="L244" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="M244" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="N244" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O244" s="1"/>
+      <c r="P244" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q244" s="1"/>
+      <c r="R244" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="S244" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="T244" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="U244" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="V244" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="W244" s="1" t="s">
+        <v>2682</v>
+      </c>
+    </row>
+    <row r="245" spans="1:23">
+      <c r="A245" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B245" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="D245" s="1"/>
+      <c r="E245" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F245" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H245" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I245" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="J245" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="K245" s="1"/>
+      <c r="L245" s="1">
+        <v>69004</v>
+      </c>
+      <c r="M245" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N245" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="O245" s="1"/>
+      <c r="P245" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="Q245" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="R245" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="S245" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="T245" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="U245" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="V245" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="W245" s="1" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="246" spans="1:23">
+      <c r="A246" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B246" s="1"/>
+      <c r="C246" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D246" s="1"/>
+      <c r="E246" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="F246" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H246" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I246" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="J246" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="K246" s="1"/>
+      <c r="L246" s="1">
+        <v>74950</v>
+      </c>
+      <c r="M246" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="N246" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O246" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="P246" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="Q246" s="1"/>
+      <c r="R246" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="S246" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="T246" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="U246" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="V246" s="1"/>
+      <c r="W246" s="1" t="s">
+        <v>2703</v>
+      </c>
+    </row>
+    <row r="247" spans="1:23">
+      <c r="A247" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B247" s="1"/>
+      <c r="C247" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D247" s="1"/>
+      <c r="E247" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="F247" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H247" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I247" s="1"/>
+      <c r="J247" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="K247" s="1"/>
+      <c r="L247" s="1">
+        <v>11100</v>
+      </c>
+      <c r="M247" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="N247" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="O247" s="1"/>
+      <c r="P247" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q247" s="1"/>
+      <c r="R247" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="S247" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="T247" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="U247" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="V247" s="1"/>
+      <c r="W247" s="1"/>
+    </row>
+    <row r="248" spans="1:23">
+      <c r="A248" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B248" s="1"/>
+      <c r="C248" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D248" s="1"/>
+      <c r="E248" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="F248" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H248" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I248" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="J248" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="K248" s="1"/>
+      <c r="L248" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="M248" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="N248" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="O248" s="1"/>
+      <c r="P248" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="Q248" s="1"/>
+      <c r="R248" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="S248" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="T248" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U248" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="V248" s="1"/>
+      <c r="W248" s="1" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="249" spans="1:23">
+      <c r="A249" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B249" s="1"/>
+      <c r="C249" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D249" s="1"/>
+      <c r="E249" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="F249" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H249" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I249" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J249" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="K249" s="1"/>
+      <c r="L249" s="1">
+        <v>69003</v>
+      </c>
+      <c r="M249" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="N249" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="O249" s="1"/>
+      <c r="P249" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q249" s="1"/>
+      <c r="R249" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="S249" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="T249" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="U249" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="V249" s="1"/>
+      <c r="W249" s="1" t="s">
+        <v>2730</v>
+      </c>
+    </row>
+    <row r="250" spans="1:23">
+      <c r="A250" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="B250" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="C250" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D250" s="1"/>
+      <c r="E250" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="F250" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H250" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="I250" s="1"/>
+      <c r="J250" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="K250" s="1"/>
+      <c r="L250" s="1">
+        <v>34160</v>
+      </c>
+      <c r="M250" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="N250" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="O250" s="1"/>
+      <c r="P250" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q250" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="R250" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="S250" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="T250" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="U250" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="V250" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="W250" s="1" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="251" spans="1:23">
+      <c r="A251" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B251" s="1"/>
+      <c r="C251" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D251" s="1"/>
+      <c r="E251" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="F251" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H251" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I251" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="J251" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="K251" s="1"/>
+      <c r="L251" s="1">
+        <v>26420</v>
+      </c>
+      <c r="M251" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="N251" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O251" s="1"/>
+      <c r="P251" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="Q251" s="1"/>
+      <c r="R251" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="S251" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="T251" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="U251" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="V251" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="W251" s="1" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="252" spans="1:23">
+      <c r="A252" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B252" s="1"/>
+      <c r="C252" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D252" s="1"/>
+      <c r="E252" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="F252" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="G252" s="1"/>
+      <c r="H252" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I252" s="1"/>
+      <c r="J252" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="K252" s="1"/>
+      <c r="L252" s="1">
+        <v>75007</v>
+      </c>
+      <c r="M252" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="N252" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="O252" s="1"/>
+      <c r="P252" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q252" s="1"/>
+      <c r="R252" s="1"/>
+      <c r="S252" s="1"/>
+      <c r="T252" s="1"/>
+      <c r="U252" s="1"/>
+      <c r="V252" s="1"/>
+      <c r="W252" s="1" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="253" spans="1:23">
+      <c r="A253" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B253" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="C253" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D253" s="1"/>
+      <c r="E253" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="F253" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H253" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I253" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="J253" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="K253" s="1"/>
+      <c r="L253" s="1">
+        <v>31390</v>
+      </c>
+      <c r="M253" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="N253" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O253" s="1"/>
+      <c r="P253" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="Q253" s="1"/>
+      <c r="R253" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="S253" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="T253" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="U253" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="V253" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="W253" s="1" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="254" spans="1:23">
+      <c r="A254" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B254" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C254" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D254" s="1"/>
+      <c r="E254" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="F254" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H254" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I254" s="1"/>
+      <c r="J254" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="K254" s="1"/>
+      <c r="L254" s="1">
+        <v>73310</v>
+      </c>
+      <c r="M254" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="N254" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="O254" s="1"/>
+      <c r="P254" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="Q254" s="1"/>
+      <c r="R254" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="S254" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="T254" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="U254" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="V254" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="W254" s="1"/>
+    </row>
+    <row r="255" spans="1:23">
+      <c r="A255" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B255" s="1"/>
+      <c r="C255" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D255" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="E255" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="F255" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H255" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="I255" s="1"/>
+      <c r="J255" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="K255" s="1"/>
+      <c r="L255" s="1">
+        <v>42130</v>
+      </c>
+      <c r="M255" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="N255" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O255" s="1"/>
+      <c r="P255" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="Q255" s="1"/>
+      <c r="R255" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="S255" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="T255" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="U255" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="V255" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="W255" s="1" t="s">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="256" spans="1:23">
+      <c r="A256" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B256" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C256" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D256" s="1"/>
+      <c r="E256" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="F256" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H256" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I256" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="J256" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="K256" s="1"/>
+      <c r="L256" s="1">
+        <v>69006</v>
+      </c>
+      <c r="M256" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="N256" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O256" s="1"/>
+      <c r="P256" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="Q256" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="R256" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S256" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="T256" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="U256" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="V256" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="W256" s="1" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="257" spans="1:23">
+      <c r="A257" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B257" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C257" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D257" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="E257" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="F257" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H257" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="I257" s="1"/>
+      <c r="J257" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="K257" s="1"/>
+      <c r="L257" s="1">
+        <v>31068</v>
+      </c>
+      <c r="M257" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="N257" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="O257" s="1"/>
+      <c r="P257" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="Q257" s="1"/>
+      <c r="R257" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="S257" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="T257" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="U257" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="V257" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="W257" s="1" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="258" spans="1:23">
+      <c r="A258" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B258" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C258" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D258" s="1"/>
+      <c r="E258" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="F258" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H258" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I258" s="1"/>
+      <c r="J258" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="K258" s="1"/>
+      <c r="L258" s="1">
+        <v>74960</v>
+      </c>
+      <c r="M258" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="N258" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O258" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="P258" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q258" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="R258" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="S258" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="T258" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="U258" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="V258" s="1" t="s">
+        <v>2831</v>
+      </c>
+      <c r="W258" s="1" t="s">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="259" spans="1:23">
+      <c r="A259" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B259" s="1"/>
+      <c r="C259" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D259" s="1"/>
+      <c r="E259" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="F259" s="1" t="s">
+        <v>2835</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H259" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I259" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="J259" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="K259" s="1"/>
+      <c r="L259" s="1">
+        <v>74210</v>
+      </c>
+      <c r="M259" s="1" t="s">
+        <v>2838</v>
+      </c>
+      <c r="N259" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O259" s="1"/>
+      <c r="P259" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="Q259" s="1"/>
+      <c r="R259" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="S259" s="1" t="s">
+        <v>2841</v>
+      </c>
+      <c r="T259" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="U259" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="V259" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="W259" s="1" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="260" spans="1:23">
+      <c r="A260" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B260" s="1"/>
+      <c r="C260" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D260" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="E260" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="F260" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H260" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I260" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="J260" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="K260" s="1"/>
+      <c r="L260" s="1">
+        <v>73620</v>
+      </c>
+      <c r="M260" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="N260" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="O260" s="1"/>
+      <c r="P260" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="Q260" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="R260" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="S260" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="T260" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="U260" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="V260" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="W260" s="1" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="261" spans="1:23">
+      <c r="A261" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B261" s="1"/>
+      <c r="C261" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D261" s="1"/>
+      <c r="E261" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="F261" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H261" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I261" s="1"/>
+      <c r="J261" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="K261" s="1"/>
+      <c r="L261" s="1">
+        <v>69000</v>
+      </c>
+      <c r="M261" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N261" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O261" s="1"/>
+      <c r="P261" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q261" s="1"/>
+      <c r="R261" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="S261" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="T261" s="1"/>
+      <c r="U261" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="V261" s="1"/>
+      <c r="W261" s="1"/>
+    </row>
+    <row r="262" spans="1:23">
+      <c r="A262" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="B262" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="C262" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D262" s="1"/>
+      <c r="E262" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="F262" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H262" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="I262" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="J262" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="K262" s="1"/>
+      <c r="L262" s="1">
+        <v>42260</v>
+      </c>
+      <c r="M262" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="N262" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="O262" s="1"/>
+      <c r="P262" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="Q262" s="1"/>
+      <c r="R262" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="S262" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="T262" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="U262" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="V262" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="W262" s="1" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="263" spans="1:23">
+      <c r="A263" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B263" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="C263" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D263" s="1"/>
+      <c r="E263" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="F263" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H263" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="I263" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="J263" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="K263" s="1"/>
+      <c r="L263" s="1">
+        <v>69001</v>
+      </c>
+      <c r="M263" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N263" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="O263" s="1"/>
+      <c r="P263" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q263" s="1"/>
+      <c r="R263" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="S263" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="T263" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="U263" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="V263" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="W263" s="1" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="264" spans="1:23">
+      <c r="A264" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B264" s="1"/>
+      <c r="C264" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D264" s="1"/>
+      <c r="E264" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="F264" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H264" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I264" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="J264" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="K264" s="1"/>
+      <c r="L264" s="1">
+        <v>31100</v>
+      </c>
+      <c r="M264" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N264" s="1" t="s">
+        <v>2898</v>
+      </c>
+      <c r="O264" s="1"/>
+      <c r="P264" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="Q264" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="R264" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="S264" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="T264" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="U264" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="V264" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="W264" s="1" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="265" spans="1:23">
+      <c r="A265" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B265" s="1"/>
+      <c r="C265" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D265" s="1"/>
+      <c r="E265" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="F265" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H265" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="I265" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="J265" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="K265" s="1"/>
+      <c r="L265" s="1">
+        <v>69210</v>
+      </c>
+      <c r="M265" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="N265" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="O265" s="1"/>
+      <c r="P265" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="Q265" s="1"/>
+      <c r="R265" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="S265" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="T265" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="U265" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="V265" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="W265" s="1" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="266" spans="1:23">
+      <c r="A266" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B266" s="1"/>
+      <c r="C266" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D266" s="1"/>
+      <c r="E266" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="F266" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H266" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I266" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="J266" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="K266" s="1"/>
+      <c r="L266" s="1">
+        <v>26400</v>
+      </c>
+      <c r="M266" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="N266" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="O266" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="P266" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="Q266" s="1"/>
+      <c r="R266" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="S266" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="T266" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="U266" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="V266" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="W266" s="1"/>
+    </row>
+    <row r="267" spans="1:23">
+      <c r="A267" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B267" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="C267" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D267" s="1"/>
+      <c r="E267" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="F267" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H267" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I267" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="J267" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="K267" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="L267" s="1">
+        <v>74210</v>
+      </c>
+      <c r="M267" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="N267" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O267" s="1"/>
+      <c r="P267" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="Q267" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="R267" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="S267" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="T267" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="U267" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="V267" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="W267" s="1" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="268" spans="1:23">
+      <c r="A268" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B268" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="C268" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D268" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E268" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="F268" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H268" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="I268" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="J268" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="K268" s="1"/>
+      <c r="L268" s="1">
+        <v>11350</v>
+      </c>
+      <c r="M268" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="N268" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O268" s="1"/>
+      <c r="P268" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q268" s="1"/>
+      <c r="R268" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="S268" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="T268" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="U268" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="V268" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="W268" s="1" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="269" spans="1:23">
+      <c r="A269" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B269" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="C269" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D269" s="1"/>
+      <c r="E269" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="F269" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H269" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I269" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="J269" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="K269" s="1"/>
+      <c r="L269" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M269" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N269" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O269" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="P269" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q269" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="R269" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="S269" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="T269" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="U269" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="V269" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="W269" s="1" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="270" spans="1:23">
+      <c r="A270" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B270" s="1"/>
+      <c r="C270" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D270" s="1"/>
+      <c r="E270" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="F270" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H270" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I270" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="J270" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="K270" s="1"/>
+      <c r="L270" s="1">
+        <v>74650</v>
+      </c>
+      <c r="M270" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="N270" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O270" s="1"/>
+      <c r="P270" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="Q270" s="1"/>
+      <c r="R270" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="S270" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="T270" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="U270" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="V270" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="W270" s="1" t="s">
+        <v>2975</v>
+      </c>
+    </row>
+    <row r="271" spans="1:23">
+      <c r="A271" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B271" s="1"/>
+      <c r="C271" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D271" s="1"/>
+      <c r="E271" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="F271" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H271" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I271" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="J271" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="K271" s="1"/>
+      <c r="L271" s="1">
+        <v>69330</v>
+      </c>
+      <c r="M271" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="N271" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O271" s="1"/>
+      <c r="P271" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="Q271" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="R271" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="S271" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="T271" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="U271" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="V271" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="W271" s="1" t="s">
+        <v>2986</v>
+      </c>
+    </row>
+    <row r="272" spans="1:23">
+      <c r="A272" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B272" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C272" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D272" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="E272" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="F272" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H272" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I272" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="J272" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="K272" s="1"/>
+      <c r="L272" s="1">
+        <v>31062</v>
+      </c>
+      <c r="M272" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N272" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="O272" s="1"/>
+      <c r="P272" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q272" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="R272" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="S272" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="T272" s="1"/>
+      <c r="U272" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="V272" s="1"/>
+      <c r="W272" s="1"/>
+    </row>
+    <row r="273" spans="1:23">
+      <c r="A273" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B273" s="1"/>
+      <c r="C273" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D273" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E273" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="F273" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H273" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I273" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="J273" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="K273" s="1"/>
+      <c r="L273" s="1">
+        <v>69002</v>
+      </c>
+      <c r="M273" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="N273" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="O273" s="1"/>
+      <c r="P273" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q273" s="1"/>
+      <c r="R273" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="S273" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="T273" s="1"/>
+      <c r="U273" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="V273" s="1"/>
+      <c r="W273" s="1" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="274" spans="1:23">
+      <c r="A274" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B274" s="1"/>
+      <c r="C274" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D274" s="1"/>
+      <c r="E274" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="F274" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H274" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I274" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="J274" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="K274" s="1"/>
+      <c r="L274" s="1">
+        <v>63160</v>
+      </c>
+      <c r="M274" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="N274" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="O274" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="P274" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="Q274" s="1"/>
+      <c r="R274" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S274" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="T274" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="U274" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="V274" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="W274" s="1" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="275" spans="1:23">
+      <c r="A275" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B275" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C275" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D275" s="1"/>
+      <c r="E275" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="F275" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H275" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I275" s="1"/>
+      <c r="J275" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="K275" s="1"/>
+      <c r="L275" s="1">
+        <v>42000</v>
+      </c>
+      <c r="M275" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="N275" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="O275" s="1"/>
+      <c r="P275" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q275" s="1"/>
+      <c r="R275" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="S275" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="T275" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="U275" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="V275" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="W275" s="1" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="276" spans="1:23">
+      <c r="A276" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B276" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D276" s="1"/>
+      <c r="E276" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="F276" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H276" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I276" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="J276" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="K276" s="1"/>
+      <c r="L276" s="1">
+        <v>69008</v>
+      </c>
+      <c r="M276" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N276" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="O276" s="1"/>
+      <c r="P276" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q276" s="1"/>
+      <c r="R276" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="S276" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="T276" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="U276" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="V276" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="W276" s="1" t="s">
+        <v>3034</v>
+      </c>
+    </row>
+    <row r="277" spans="1:23">
+      <c r="A277" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B277" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="C277" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D277" s="1"/>
+      <c r="E277" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="F277" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H277" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I277" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="J277" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="K277" s="1"/>
+      <c r="L277" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="M277" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="N277" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="O277" s="1"/>
+      <c r="P277" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q277" s="1"/>
+      <c r="R277" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="S277" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="T277" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="U277" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="V277" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="W277" s="1" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="278" spans="1:23">
+      <c r="A278" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B278" s="1"/>
+      <c r="C278" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D278" s="1"/>
+      <c r="E278" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="F278" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H278" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I278" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="J278" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="K278" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="L278" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="M278" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="N278" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O278" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="P278" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q278" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="R278" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="S278" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="T278" s="1" t="s">
+        <v>3055</v>
+      </c>
+      <c r="U278" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="V278" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="W278" s="1" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="279" spans="1:23">
+      <c r="A279" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B279" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C279" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D279" s="1"/>
+      <c r="E279" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="F279" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H279" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I279" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="J279" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="K279" s="1"/>
+      <c r="L279" s="1">
+        <v>15000</v>
+      </c>
+      <c r="M279" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="N279" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="O279" s="1"/>
+      <c r="P279" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q279" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="R279" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="S279" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="T279" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="U279" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="V279" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="W279" s="1" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="280" spans="1:23">
+      <c r="A280" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B280" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C280" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D280" s="1"/>
+      <c r="E280" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="F280" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H280" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I280" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="J280" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="K280" s="1"/>
+      <c r="L280" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="M280" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="N280" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="O280" s="1"/>
+      <c r="P280" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q280" s="1"/>
+      <c r="R280" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="S280" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="T280" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="U280" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="V280" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="W280" s="1" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="281" spans="1:23">
+      <c r="A281" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B281" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="C281" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D281" s="1"/>
+      <c r="E281" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="F281" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H281" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="I281" s="1"/>
+      <c r="J281" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="K281" s="1"/>
+      <c r="L281" s="1">
+        <v>26000</v>
+      </c>
+      <c r="M281" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="N281" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="O281" s="1"/>
+      <c r="P281" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q281" s="1"/>
+      <c r="R281" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="S281" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="T281" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="U281" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="V281" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="W281" s="1" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="282" spans="1:23">
+      <c r="A282" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B282" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="C282" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D282" s="1"/>
+      <c r="E282" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="F282" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H282" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I282" s="1"/>
+      <c r="J282" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="K282" s="1"/>
+      <c r="L282" s="1">
+        <v>69001</v>
+      </c>
+      <c r="M282" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N282" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="O282" s="1"/>
+      <c r="P282" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q282" s="1"/>
+      <c r="R282" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="S282" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="T282" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="U282" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="V282" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="W282" s="1" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="283" spans="1:23">
+      <c r="A283" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B283" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="C283" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D283" s="1"/>
+      <c r="E283" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="F283" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H283" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I283" s="1"/>
+      <c r="J283" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="K283" s="1"/>
+      <c r="L283" s="1">
+        <v>43000</v>
+      </c>
+      <c r="M283" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="N283" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="O283" s="1"/>
+      <c r="P283" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q283" s="1"/>
+      <c r="R283" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="S283" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="T283" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="U283" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="V283" s="1"/>
+      <c r="W283" s="1" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="284" spans="1:23">
+      <c r="A284" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B284" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="C284" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D284" s="1"/>
+      <c r="E284" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="F284" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H284" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I284" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="J284" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="K284" s="1"/>
+      <c r="L284" s="1">
+        <v>74000</v>
+      </c>
+      <c r="M284" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="N284" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="O284" s="1"/>
+      <c r="P284" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q284" s="1"/>
+      <c r="R284" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="S284" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="T284" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="U284" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="V284" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="W284" s="1" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="285" spans="1:23">
+      <c r="A285" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B285" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="C285" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D285" s="1"/>
+      <c r="E285" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="F285" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H285" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I285" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J285" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="K285" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="L285" s="1">
+        <v>38100</v>
+      </c>
+      <c r="M285" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="N285" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="O285" s="1"/>
+      <c r="P285" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q285" s="1"/>
+      <c r="R285" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="S285" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="T285" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="U285" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="V285" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="W285" s="1" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="286" spans="1:23">
+      <c r="A286" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B286" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="C286" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D286" s="1"/>
+      <c r="E286" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="F286" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H286" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I286" s="1"/>
+      <c r="J286" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="K286" s="1"/>
+      <c r="L286" s="1">
+        <v>63000</v>
+      </c>
+      <c r="M286" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="N286" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="O286" s="1"/>
+      <c r="P286" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q286" s="1"/>
+      <c r="R286" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="S286" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="T286" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="U286" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="V286" s="1"/>
+      <c r="W286" s="1" t="s">
+        <v>3046</v>
+      </c>
+    </row>
+    <row r="287" spans="1:23">
+      <c r="A287" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="B287" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="C287" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D287" s="1"/>
+      <c r="E287" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="F287" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H287" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I287" s="1"/>
+      <c r="J287" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="K287" s="1"/>
+      <c r="L287" s="1">
         <v>73000</v>
       </c>
-      <c r="M7" t="s">
-[...6 lines deleted...]
-      <c r="P7" t="s">
+      <c r="M287" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="Q7"/>
-[...31 lines deleted...]
-      <c r="F8" t="s">
+      <c r="N287" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="O287" s="1"/>
+      <c r="P287" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q287" s="1"/>
+      <c r="R287" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="S287" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="T287" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="U287" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="V287" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="W287" s="1" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="288" spans="1:23">
+      <c r="A288" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B288" s="1"/>
+      <c r="C288" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D288" s="1"/>
+      <c r="E288" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F288" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H288" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I288" s="1"/>
+      <c r="J288" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="K288" s="1"/>
+      <c r="L288" s="1">
+        <v>33800</v>
+      </c>
+      <c r="M288" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="N288" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="O288" s="1"/>
+      <c r="P288" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="Q288" s="1"/>
+      <c r="R288" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="S288" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="T288" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="U288" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="V288" s="1"/>
+      <c r="W288" s="1"/>
+    </row>
+    <row r="289" spans="1:23">
+      <c r="A289" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="B289" s="1"/>
+      <c r="C289" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D289" s="1"/>
+      <c r="E289" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="F289" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H289" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I289" s="1"/>
+      <c r="J289" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="K289" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="L289" s="1">
+        <v>31300</v>
+      </c>
+      <c r="M289" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N289" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="O289" s="1"/>
+      <c r="P289" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q289" s="1"/>
+      <c r="R289" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="S289" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="T289" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="U289" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="V289" s="1"/>
+      <c r="W289" s="1" t="s">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="290" spans="1:23">
+      <c r="A290" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B290" s="1"/>
+      <c r="C290" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="G8" t="s">
+      <c r="D290" s="1"/>
+      <c r="E290" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="F290" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H290" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="I290" s="1"/>
+      <c r="J290" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="K290" s="1"/>
+      <c r="L290" s="1">
+        <v>69100</v>
+      </c>
+      <c r="M290" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="N290" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O290" s="1"/>
+      <c r="P290" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q290" s="1"/>
+      <c r="R290" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="S290" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="T290" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="U290" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="V290" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="W290" s="1" t="s">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="291" spans="1:23">
+      <c r="A291" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="B291" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="C291" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D291" s="1"/>
+      <c r="E291" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="F291" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="G291" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H8" t="s">
-[...3 lines deleted...]
-      <c r="J8" t="s">
+      <c r="H291" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I291" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="J291" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="K291" s="1"/>
+      <c r="L291" s="1">
+        <v>46000</v>
+      </c>
+      <c r="M291" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="N291" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="O291" s="1"/>
+      <c r="P291" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="Q291" s="1"/>
+      <c r="R291" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="S291" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="T291" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="U291" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="V291" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="W291" s="1" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="292" spans="1:23">
+      <c r="A292" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="B292" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="C292" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D292" s="1"/>
+      <c r="E292" s="1"/>
+      <c r="F292" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H292" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I292" s="1"/>
+      <c r="J292" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="K292" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="L292" s="1">
+        <v>34064</v>
+      </c>
+      <c r="M292" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="N292" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="O292" s="1"/>
+      <c r="P292" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q292" s="1"/>
+      <c r="R292" s="1"/>
+      <c r="S292" s="1"/>
+      <c r="T292" s="1"/>
+      <c r="U292" s="1"/>
+      <c r="V292" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="W292" s="1" t="s">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="293" spans="1:23">
+      <c r="A293" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B293" s="1"/>
+      <c r="C293" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D293" s="1"/>
+      <c r="E293" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="F293" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H293" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I293" s="1"/>
+      <c r="J293" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="K293" s="1"/>
+      <c r="L293" s="1">
+        <v>48400</v>
+      </c>
+      <c r="M293" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="N293" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="O293" s="1"/>
+      <c r="P293" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q293" s="1"/>
+      <c r="R293" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="S293" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="T293" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="U293" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="V293" s="1"/>
+      <c r="W293" s="1" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="294" spans="1:23">
+      <c r="A294" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B294" s="1"/>
+      <c r="C294" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D294" s="1"/>
+      <c r="E294" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="F294" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H294" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I294" s="1"/>
+      <c r="J294" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="K294" s="1"/>
+      <c r="L294" s="1">
+        <v>48400</v>
+      </c>
+      <c r="M294" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="N294" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="O294" s="1"/>
+      <c r="P294" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="Q294" s="1"/>
+      <c r="R294" s="1"/>
+      <c r="S294" s="1"/>
+      <c r="T294" s="1"/>
+      <c r="U294" s="1"/>
+      <c r="V294" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="W294" s="1" t="s">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="295" spans="1:23">
+      <c r="A295" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="B295" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="C295" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="D295" s="1"/>
+      <c r="E295" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="F295" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H295" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I295" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="J295" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="K295" s="1"/>
+      <c r="L295" s="1">
+        <v>74100</v>
+      </c>
+      <c r="M295" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="N295" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O295" s="1"/>
+      <c r="P295" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="Q295" s="1"/>
+      <c r="R295" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="S295" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="T295" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="U295" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="V295" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="W295" s="1"/>
+    </row>
+    <row r="296" spans="1:23">
+      <c r="A296" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B296" s="1"/>
+      <c r="C296" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D296" s="1"/>
+      <c r="E296" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="F296" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H296" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="I296" s="1"/>
+      <c r="J296" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="K296" s="1"/>
+      <c r="L296" s="1">
+        <v>30580</v>
+      </c>
+      <c r="M296" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="N296" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O296" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="P296" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="Q296" s="1"/>
+      <c r="R296" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="S296" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="T296" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="U296" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="V296" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="W296" s="1" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="297" spans="1:23">
+      <c r="A297" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B297" s="1"/>
+      <c r="C297" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D297" s="1"/>
+      <c r="E297" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="F297" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H297" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I297" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="J297" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="K297" s="1"/>
+      <c r="L297" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M297" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="N297" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O297" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="P297" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q297" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="R297" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="S297" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="T297" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="U297" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="V297" s="1"/>
+      <c r="W297" s="1" t="s">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="298" spans="1:23">
+      <c r="A298" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B298" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D298" s="1"/>
+      <c r="E298" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="F298" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H298" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="I298" s="1"/>
+      <c r="J298" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="K298" s="1"/>
+      <c r="L298" s="1">
+        <v>38710</v>
+      </c>
+      <c r="M298" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="N298" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="O298" s="1"/>
+      <c r="P298" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q298" s="1"/>
+      <c r="R298" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="S298" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="T298" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U298" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="V298" s="1"/>
+      <c r="W298" s="1" t="s">
+        <v>3237</v>
+      </c>
+    </row>
+    <row r="299" spans="1:23">
+      <c r="A299" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B299" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D299" s="1"/>
+      <c r="E299" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="F299" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H299" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I299" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="J299" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="K299" s="1"/>
+      <c r="L299" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M299" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="N299" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="O299" s="1"/>
+      <c r="P299" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q299" s="1"/>
+      <c r="R299" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="S299" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="T299" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="U299" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="V299" s="1" t="s">
+        <v>3246</v>
+      </c>
+      <c r="W299" s="1" t="s">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="300" spans="1:23">
+      <c r="A300" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="B300" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="C300" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D300" s="1"/>
+      <c r="E300" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="F300" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H300" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I300" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="J300" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="K300" s="1"/>
+      <c r="L300" s="1">
+        <v>26100</v>
+      </c>
+      <c r="M300" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="N300" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O300" s="1"/>
+      <c r="P300" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q300" s="1"/>
+      <c r="R300" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="S300" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="T300" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="U300" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="V300" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="W300" s="1" t="s">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="301" spans="1:23">
+      <c r="A301" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B301" s="1" t="s">
+        <v>3258</v>
+      </c>
+      <c r="C301" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D301" s="1"/>
+      <c r="E301" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F301" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H301" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I301" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="J301" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="K301" s="1"/>
+      <c r="L301" s="1">
+        <v>63200</v>
+      </c>
+      <c r="M301" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="N301" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="O301" s="1"/>
+      <c r="P301" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="Q301" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="R301" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="S301" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="T301" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="U301" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="V301" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="W301" s="1" t="s">
+        <v>3268</v>
+      </c>
+    </row>
+    <row r="302" spans="1:23">
+      <c r="A302" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="B302" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C302" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="D302" s="1"/>
+      <c r="E302" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="F302" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G302" s="1"/>
+      <c r="H302" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I302" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="J302" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="K302" s="1"/>
+      <c r="L302" s="1">
+        <v>75010</v>
+      </c>
+      <c r="M302" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="N302" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="O302" s="1"/>
+      <c r="P302" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q302" s="1"/>
+      <c r="R302" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="S302" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="T302" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="U302" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="V302" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="W302" s="1" t="s">
+        <v>3279</v>
+      </c>
+    </row>
+    <row r="303" spans="1:23">
+      <c r="A303" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="B303" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="C303" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D303" s="1"/>
+      <c r="E303" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="F303" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H303" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I303" s="1"/>
+      <c r="J303" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="K303" s="1"/>
+      <c r="L303" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M303" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="N303" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="O303" s="1"/>
+      <c r="P303" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q303" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="R303" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="S303" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="T303" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="U303" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="V303" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="W303" s="1" t="s">
+        <v>3291</v>
+      </c>
+    </row>
+    <row r="304" spans="1:23">
+      <c r="A304" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="B304" s="1"/>
+      <c r="C304" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D304" s="1"/>
+      <c r="E304" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="F304" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H304" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I304" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="J304" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="K304" s="1"/>
+      <c r="L304" s="1">
+        <v>74920</v>
+      </c>
+      <c r="M304" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="N304" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="O304" s="1"/>
+      <c r="P304" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q304" s="1"/>
+      <c r="R304" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="S304" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="T304" s="1"/>
+      <c r="U304" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="V304" s="1"/>
+      <c r="W304" s="1" t="s">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="305" spans="1:23">
+      <c r="A305" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B305" s="1"/>
+      <c r="C305" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D305" s="1"/>
+      <c r="E305" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="F305" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H305" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I305" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="J305" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="K305" s="1"/>
+      <c r="L305" s="1">
+        <v>48100</v>
+      </c>
+      <c r="M305" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="N305" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O305" s="1"/>
+      <c r="P305" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q305" s="1"/>
+      <c r="R305" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="S305" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="T305" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="U305" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="V305" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="W305" s="1" t="s">
+        <v>3309</v>
+      </c>
+    </row>
+    <row r="306" spans="1:23">
+      <c r="A306" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B306" s="1"/>
+      <c r="C306" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D306" s="1"/>
+      <c r="E306" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="F306" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H306" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I306" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="J306" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="K306" s="1"/>
+      <c r="L306" s="1">
+        <v>30580</v>
+      </c>
+      <c r="M306" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="N306" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O306" s="1"/>
+      <c r="P306" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="Q306" s="1"/>
+      <c r="R306" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="S306" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="T306" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="U306" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="V306" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="W306" s="1" t="s">
+        <v>3315</v>
+      </c>
+    </row>
+    <row r="307" spans="1:23">
+      <c r="A307" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="B307" s="1"/>
+      <c r="C307" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D307" s="1"/>
+      <c r="E307" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="F307" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H307" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I307" s="1"/>
+      <c r="J307" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="K307" s="1"/>
+      <c r="L307" s="1">
+        <v>26300</v>
+      </c>
+      <c r="M307" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="N307" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="O307" s="1"/>
+      <c r="P307" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="Q307" s="1"/>
+      <c r="R307" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="S307" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="T307" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="U307" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="V307" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="W307" s="1" t="s">
+        <v>3324</v>
+      </c>
+    </row>
+    <row r="308" spans="1:23">
+      <c r="A308" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="B308" s="1"/>
+      <c r="C308" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D308" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="E308" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="F308" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H308" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I308" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="J308" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="K308" s="1"/>
+      <c r="L308" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="M308" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="N308" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="O308" s="1"/>
+      <c r="P308" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="Q308" s="1"/>
+      <c r="R308" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="S308" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="T308" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="U308" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="V308" s="1"/>
+      <c r="W308" s="1" t="s">
+        <v>3336</v>
+      </c>
+    </row>
+    <row r="309" spans="1:23">
+      <c r="A309" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B309" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C309" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D309" s="1"/>
+      <c r="E309" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="F309" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H309" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I309" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="J309" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="K309" s="1"/>
+      <c r="L309" s="1">
+        <v>69007</v>
+      </c>
+      <c r="M309" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="N309" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O309" s="1"/>
+      <c r="P309" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="Q309" s="1"/>
+      <c r="R309" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="S309" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="T309" s="1"/>
+      <c r="U309" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="V309" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="W309" s="1" t="s">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="310" spans="1:23">
+      <c r="A310" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B310" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="C310" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D310" s="1"/>
+      <c r="E310" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="F310" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H310" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I310" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="J310" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="K310" s="1"/>
+      <c r="L310" s="1">
+        <v>42300</v>
+      </c>
+      <c r="M310" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="N310" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="O310" s="1"/>
+      <c r="P310" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="Q310" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="R310" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="S310" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="T310" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="U310" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="V310" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="W310" s="1" t="s">
+        <v>3358</v>
+      </c>
+    </row>
+    <row r="311" spans="1:23">
+      <c r="A311" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B311" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C311" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="D311" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="E311" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="F311" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H311" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I311" s="1"/>
+      <c r="J311" s="1" t="s">
+        <v>3364</v>
+      </c>
+      <c r="K311" s="1"/>
+      <c r="L311" s="1">
+        <v>38000</v>
+      </c>
+      <c r="M311" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="N311" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O311" s="1"/>
+      <c r="P311" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="Q311" s="1"/>
+      <c r="R311" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="S311" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="T311" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="U311" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="V311" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="W311" s="1" t="s">
+        <v>3370</v>
+      </c>
+    </row>
+    <row r="312" spans="1:23">
+      <c r="A312" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="B312" s="1"/>
+      <c r="C312" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D312" s="1"/>
+      <c r="E312" s="1" t="s">
+        <v>3372</v>
+      </c>
+      <c r="F312" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="K8"/>
-[...38 lines deleted...]
-      <c r="C9" t="s">
+      <c r="G312" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H312" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I312" s="1"/>
+      <c r="J312" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="K312" s="1"/>
+      <c r="L312" s="1">
+        <v>30110</v>
+      </c>
+      <c r="M312" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="N312" s="1" t="s">
+        <v>3375</v>
+      </c>
+      <c r="O312" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="P312" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q312" s="1"/>
+      <c r="R312" s="1"/>
+      <c r="S312" s="1"/>
+      <c r="T312" s="1"/>
+      <c r="U312" s="1"/>
+      <c r="V312" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="W312" s="1" t="s">
+        <v>3378</v>
+      </c>
+    </row>
+    <row r="313" spans="1:23">
+      <c r="A313" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B313" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C313" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="D9"/>
-[...6 lines deleted...]
-      <c r="G9" t="s">
+      <c r="D313" s="1"/>
+      <c r="E313" s="1" t="s">
+        <v>3381</v>
+      </c>
+      <c r="F313" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H313" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I313" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J313" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="K313" s="1"/>
+      <c r="L313" s="1">
+        <v>38000</v>
+      </c>
+      <c r="M313" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="N313" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O313" s="1"/>
+      <c r="P313" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q313" s="1"/>
+      <c r="R313" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="S313" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="T313" s="1" t="s">
+        <v>3384</v>
+      </c>
+      <c r="U313" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="V313" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="W313" s="1" t="s">
+        <v>3387</v>
+      </c>
+    </row>
+    <row r="314" spans="1:23">
+      <c r="A314" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="B314" s="1"/>
+      <c r="C314" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="D314" s="1"/>
+      <c r="E314" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="F314" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="G314" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H9" t="s">
+      <c r="H314" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I314" s="1"/>
+      <c r="J314" s="1" t="s">
+        <v>3390</v>
+      </c>
+      <c r="K314" s="1"/>
+      <c r="L314" s="1">
+        <v>34295</v>
+      </c>
+      <c r="M314" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N314" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O314" s="1"/>
+      <c r="P314" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q314" s="1"/>
+      <c r="R314" s="1"/>
+      <c r="S314" s="1"/>
+      <c r="T314" s="1"/>
+      <c r="U314" s="1"/>
+      <c r="V314" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="W314" s="1" t="s">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="315" spans="1:23">
+      <c r="A315" s="1" t="s">
+        <v>3393</v>
+      </c>
+      <c r="B315" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="C315" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D315" s="1"/>
+      <c r="E315" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="F315" s="1" t="s">
+        <v>3396</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H315" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I315" s="1"/>
+      <c r="J315" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="K315" s="1"/>
+      <c r="L315" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M315" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N315" s="1" t="s">
+        <v>1452</v>
+      </c>
+      <c r="O315" s="1"/>
+      <c r="P315" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="Q315" s="1"/>
+      <c r="R315" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="S315" s="1" t="s">
+        <v>3399</v>
+      </c>
+      <c r="T315" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="U315" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="V315" s="1"/>
+      <c r="W315" s="1"/>
+    </row>
+    <row r="316" spans="1:23">
+      <c r="A316" s="1" t="s">
+        <v>3402</v>
+      </c>
+      <c r="B316" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="C316" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D316" s="1"/>
+      <c r="E316" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="F316" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H316" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I316" s="1" t="s">
+        <v>3406</v>
+      </c>
+      <c r="J316" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="K316" s="1"/>
+      <c r="L316" s="1">
+        <v>34725</v>
+      </c>
+      <c r="M316" s="1" t="s">
+        <v>3408</v>
+      </c>
+      <c r="N316" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="O316" s="1"/>
+      <c r="P316" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="Q316" s="1"/>
+      <c r="R316" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="S316" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="T316" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="U316" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="V316" s="1" t="s">
+        <v>3414</v>
+      </c>
+      <c r="W316" s="1" t="s">
+        <v>3415</v>
+      </c>
+    </row>
+    <row r="317" spans="1:23">
+      <c r="A317" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="B317" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="C317" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D317" s="1"/>
+      <c r="E317" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="F317" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H317" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I317" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="J317" s="1" t="s">
+        <v>3420</v>
+      </c>
+      <c r="K317" s="1"/>
+      <c r="L317" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="M317" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="N317" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="O317" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="P317" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q317" s="1"/>
+      <c r="R317" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="S317" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="T317" s="1"/>
+      <c r="U317" s="1" t="s">
+        <v>3426</v>
+      </c>
+      <c r="V317" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="W317" s="1" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="318" spans="1:23">
+      <c r="A318" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="B318" s="1"/>
+      <c r="C318" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D318" s="1"/>
+      <c r="E318" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="F318" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H318" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I318" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="J318" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="K318" s="1"/>
+      <c r="L318" s="1">
+        <v>69400</v>
+      </c>
+      <c r="M318" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="N318" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O318" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="P318" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q318" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="R318" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="S318" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="T318" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="U318" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="V318" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="W318" s="1" t="s">
+        <v>3440</v>
+      </c>
+    </row>
+    <row r="319" spans="1:23">
+      <c r="A319" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="B319" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="C319" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D319" s="1"/>
+      <c r="E319" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="F319" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H319" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I319" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="J319" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="K319" s="1"/>
+      <c r="L319" s="1">
+        <v>69520</v>
+      </c>
+      <c r="M319" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="N319" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O319" s="1"/>
+      <c r="P319" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="Q319" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="R319" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="S319" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="T319" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="U319" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="V319" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="W319" s="1" t="s">
+        <v>3453</v>
+      </c>
+    </row>
+    <row r="320" spans="1:23">
+      <c r="A320" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="B320" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="C320" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D320" s="1"/>
+      <c r="E320" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="F320" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H320" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="I9"/>
-[...18 lines deleted...]
-      <c r="R9" t="s">
+      <c r="I320" s="1"/>
+      <c r="J320" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="K320" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="L320" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="M320" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="N320" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O320" s="1"/>
+      <c r="P320" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="Q320" s="1"/>
+      <c r="R320" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="S320" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="T320" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="U320" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="V320" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="W320" s="1" t="s">
+        <v>3466</v>
+      </c>
+    </row>
+    <row r="321" spans="1:23">
+      <c r="A321" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B321" s="1"/>
+      <c r="C321" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D321" s="1"/>
+      <c r="E321" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="F321" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H321" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="I321" s="1"/>
+      <c r="J321" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="K321" s="1"/>
+      <c r="L321" s="1">
+        <v>32230</v>
+      </c>
+      <c r="M321" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="N321" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="O321" s="1"/>
+      <c r="P321" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="Q321" s="1"/>
+      <c r="R321" s="1"/>
+      <c r="S321" s="1"/>
+      <c r="T321" s="1"/>
+      <c r="U321" s="1"/>
+      <c r="V321" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="W321" s="1" t="s">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="322" spans="1:23">
+      <c r="A322" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B322" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C322" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D322" s="1"/>
+      <c r="E322" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="F322" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H322" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="I322" s="1"/>
+      <c r="J322" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="K322" s="1"/>
+      <c r="L322" s="1">
+        <v>74200</v>
+      </c>
+      <c r="M322" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="N322" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="O322" s="1"/>
+      <c r="P322" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q322" s="1"/>
+      <c r="R322" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="S322" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="T322" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="U322" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="V322" s="1"/>
+      <c r="W322" s="1" t="s">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="323" spans="1:23">
+      <c r="A323" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B323" s="1"/>
+      <c r="C323" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D323" s="1"/>
+      <c r="E323" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="F323" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H323" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I323" s="1"/>
+      <c r="J323" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="K323" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="L323" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="M323" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="N323" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="O323" s="1"/>
+      <c r="P323" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q323" s="1"/>
+      <c r="R323" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="S323" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="T323" s="1"/>
+      <c r="U323" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="V323" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="W323" s="1" t="s">
+        <v>3492</v>
+      </c>
+    </row>
+    <row r="324" spans="1:23">
+      <c r="A324" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B324" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C324" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D324" s="1"/>
+      <c r="E324" s="1" t="s">
+        <v>3495</v>
+      </c>
+      <c r="F324" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H324" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="I324" s="1"/>
+      <c r="J324" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="K324" s="1"/>
+      <c r="L324" s="1">
+        <v>66350</v>
+      </c>
+      <c r="M324" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="N324" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="O324" s="1"/>
+      <c r="P324" s="1" t="s">
+        <v>3498</v>
+      </c>
+      <c r="Q324" s="1"/>
+      <c r="R324" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="S324" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="T324" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="U324" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="V324" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="W324" s="1" t="s">
+        <v>3502</v>
+      </c>
+    </row>
+    <row r="325" spans="1:23">
+      <c r="A325" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B325" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C325" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D325" s="1"/>
+      <c r="E325" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="F325" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H325" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I325" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="J325" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="K325" s="1"/>
+      <c r="L325" s="1">
+        <v>69003</v>
+      </c>
+      <c r="M325" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="N325" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="O325" s="1"/>
+      <c r="P325" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="Q325" s="1"/>
+      <c r="R325" s="1" t="s">
+        <v>3510</v>
+      </c>
+      <c r="S325" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="T325" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="U325" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="V325" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="W325" s="1" t="s">
+        <v>3515</v>
+      </c>
+    </row>
+    <row r="326" spans="1:23">
+      <c r="A326" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="B326" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D326" s="1"/>
+      <c r="E326" s="1" t="s">
+        <v>3518</v>
+      </c>
+      <c r="F326" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H326" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I326" s="1"/>
+      <c r="J326" s="1" t="s">
+        <v>3519</v>
+      </c>
+      <c r="K326" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="L326" s="1">
+        <v>63001</v>
+      </c>
+      <c r="M326" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="N326" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O326" s="1" t="s">
+        <v>3521</v>
+      </c>
+      <c r="P326" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="Q326" s="1"/>
+      <c r="R326" s="1" t="s">
+        <v>3522</v>
+      </c>
+      <c r="S326" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="T326" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="U326" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="V326" s="1"/>
+      <c r="W326" s="1"/>
+    </row>
+    <row r="327" spans="1:23">
+      <c r="A327" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B327" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C327" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D327" s="1"/>
+      <c r="E327" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="F327" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H327" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I327" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="J327" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="K327" s="1"/>
+      <c r="L327" s="1">
+        <v>32300</v>
+      </c>
+      <c r="M327" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="N327" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="O327" s="1"/>
+      <c r="P327" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q327" s="1"/>
+      <c r="R327" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="S327" s="1" t="s">
+        <v>3533</v>
+      </c>
+      <c r="T327" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="U327" s="1" t="s">
+        <v>3534</v>
+      </c>
+      <c r="V327" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="W327" s="1" t="s">
+        <v>3536</v>
+      </c>
+    </row>
+    <row r="328" spans="1:23">
+      <c r="A328" s="1" t="s">
+        <v>3537</v>
+      </c>
+      <c r="B328" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C328" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D328" s="1"/>
+      <c r="E328" s="1" t="s">
+        <v>3539</v>
+      </c>
+      <c r="F328" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H328" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="I328" s="1" t="s">
+        <v>3540</v>
+      </c>
+      <c r="J328" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="K328" s="1"/>
+      <c r="L328" s="1">
+        <v>31300</v>
+      </c>
+      <c r="M328" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="N328" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O328" s="1"/>
+      <c r="P328" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q328" s="1" t="s">
+        <v>3542</v>
+      </c>
+      <c r="R328" s="1" t="s">
+        <v>3543</v>
+      </c>
+      <c r="S328" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="T328" s="1" t="s">
+        <v>3545</v>
+      </c>
+      <c r="U328" s="1" t="s">
+        <v>3546</v>
+      </c>
+      <c r="V328" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="W328" s="1" t="s">
+        <v>3548</v>
+      </c>
+    </row>
+    <row r="329" spans="1:23">
+      <c r="A329" s="1" t="s">
+        <v>3549</v>
+      </c>
+      <c r="B329" s="1"/>
+      <c r="C329" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D329" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="E329" s="1" t="s">
+        <v>3551</v>
+      </c>
+      <c r="F329" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H329" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I329" s="1" t="s">
+        <v>3552</v>
+      </c>
+      <c r="J329" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="K329" s="1"/>
+      <c r="L329" s="1">
+        <v>38000</v>
+      </c>
+      <c r="M329" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="N329" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O329" s="1"/>
+      <c r="P329" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q329" s="1"/>
+      <c r="R329" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="S329" s="1" t="s">
+        <v>3554</v>
+      </c>
+      <c r="T329" s="1" t="s">
+        <v>3555</v>
+      </c>
+      <c r="U329" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="V329" s="1" t="s">
+        <v>3557</v>
+      </c>
+      <c r="W329" s="1"/>
+    </row>
+    <row r="330" spans="1:23">
+      <c r="A330" s="1" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B330" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C330" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="D330" s="1"/>
+      <c r="E330" s="1" t="s">
+        <v>3560</v>
+      </c>
+      <c r="F330" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H330" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="I330" s="1"/>
+      <c r="J330" s="1" t="s">
+        <v>3561</v>
+      </c>
+      <c r="K330" s="1"/>
+      <c r="L330" s="1">
+        <v>69280</v>
+      </c>
+      <c r="M330" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="N330" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="S9" t="s">
-[...34 lines deleted...]
-      <c r="G10" t="s">
+      <c r="O330" s="1"/>
+      <c r="P330" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q330" s="1"/>
+      <c r="R330" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="S330" s="1" t="s">
+        <v>3563</v>
+      </c>
+      <c r="T330" s="1" t="s">
+        <v>3564</v>
+      </c>
+      <c r="U330" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="V330" s="1" t="s">
+        <v>3566</v>
+      </c>
+      <c r="W330" s="1" t="s">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="331" spans="1:23">
+      <c r="A331" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B331" s="1"/>
+      <c r="C331" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D331" s="1"/>
+      <c r="E331" s="1" t="s">
+        <v>3569</v>
+      </c>
+      <c r="F331" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H331" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I331" s="1"/>
+      <c r="J331" s="1" t="s">
+        <v>3570</v>
+      </c>
+      <c r="K331" s="1"/>
+      <c r="L331" s="1">
+        <v>38100</v>
+      </c>
+      <c r="M331" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="N331" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="O331" s="1"/>
+      <c r="P331" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="Q331" s="1"/>
+      <c r="R331" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="S331" s="1" t="s">
+        <v>3572</v>
+      </c>
+      <c r="T331" s="1" t="s">
+        <v>3573</v>
+      </c>
+      <c r="U331" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="V331" s="1"/>
+      <c r="W331" s="1" t="s">
+        <v>3575</v>
+      </c>
+    </row>
+    <row r="332" spans="1:23">
+      <c r="A332" s="1" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B332" s="1"/>
+      <c r="C332" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D332" s="1"/>
+      <c r="E332" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="F332" s="1" t="s">
+        <v>3578</v>
+      </c>
+      <c r="G332" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H10" t="s">
+      <c r="H332" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="I332" s="1"/>
+      <c r="J332" s="1" t="s">
+        <v>3579</v>
+      </c>
+      <c r="K332" s="1"/>
+      <c r="L332" s="1">
+        <v>34000</v>
+      </c>
+      <c r="M332" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="N332" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="O332" s="1"/>
+      <c r="P332" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q332" s="1"/>
+      <c r="R332" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="S332" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="T332" s="1" t="s">
+        <v>3582</v>
+      </c>
+      <c r="U332" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="V332" s="1" t="s">
+        <v>3584</v>
+      </c>
+      <c r="W332" s="1" t="s">
+        <v>3585</v>
+      </c>
+    </row>
+    <row r="333" spans="1:23">
+      <c r="A333" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B333" s="1" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C333" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D333" s="1"/>
+      <c r="E333" s="1" t="s">
+        <v>3588</v>
+      </c>
+      <c r="F333" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H333" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="I10"/>
-[...26 lines deleted...]
-      <c r="T10" t="s">
+      <c r="I333" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="J333" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="K333" s="1"/>
+      <c r="L333" s="1">
+        <v>69003</v>
+      </c>
+      <c r="M333" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="N333" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="O333" s="1"/>
+      <c r="P333" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="U10" t="s">
-[...26 lines deleted...]
-      <c r="G11" t="s">
+      <c r="Q333" s="1" t="s">
+        <v>3590</v>
+      </c>
+      <c r="R333" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="S333" s="1" t="s">
+        <v>3591</v>
+      </c>
+      <c r="T333" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="U333" s="1" t="s">
+        <v>3592</v>
+      </c>
+      <c r="V333" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="W333" s="1" t="s">
+        <v>3594</v>
+      </c>
+    </row>
+    <row r="334" spans="1:23">
+      <c r="A334" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="B334" s="1"/>
+      <c r="C334" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D334" s="1"/>
+      <c r="E334" s="1" t="s">
+        <v>3596</v>
+      </c>
+      <c r="F334" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H334" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="I334" s="1"/>
+      <c r="J334" s="1" t="s">
+        <v>3597</v>
+      </c>
+      <c r="K334" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="L334" s="1">
+        <v>31520</v>
+      </c>
+      <c r="M334" s="1" t="s">
+        <v>3599</v>
+      </c>
+      <c r="N334" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="O334" s="1"/>
+      <c r="P334" s="1" t="s">
+        <v>3600</v>
+      </c>
+      <c r="Q334" s="1"/>
+      <c r="R334" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="S334" s="1" t="s">
+        <v>3602</v>
+      </c>
+      <c r="T334" s="1" t="s">
+        <v>3603</v>
+      </c>
+      <c r="U334" s="1" t="s">
+        <v>3604</v>
+      </c>
+      <c r="V334" s="1"/>
+      <c r="W334" s="1"/>
+    </row>
+    <row r="335" spans="1:23">
+      <c r="A335" s="1" t="s">
+        <v>3605</v>
+      </c>
+      <c r="B335" s="1" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C335" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D335" s="1"/>
+      <c r="E335" s="1" t="s">
+        <v>3607</v>
+      </c>
+      <c r="F335" s="1" t="s">
+        <v>3608</v>
+      </c>
+      <c r="G335" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="H11" t="s">
-[...315 lines deleted...]
-      <c r="I16" t="s">
+      <c r="H335" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="I335" s="1"/>
+      <c r="J335" s="1" t="s">
+        <v>3609</v>
+      </c>
+      <c r="K335" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="L335" s="1">
+        <v>74100</v>
+      </c>
+      <c r="M335" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="N335" s="1" t="s">
+        <v>3612</v>
+      </c>
+      <c r="O335" s="1"/>
+      <c r="P335" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="Q335" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="R335" s="1" t="s">
+        <v>3614</v>
+      </c>
+      <c r="S335" s="1" t="s">
+        <v>3615</v>
+      </c>
+      <c r="T335" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="U335" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="V335" s="1" t="s">
+        <v>3618</v>
+      </c>
+      <c r="W335" s="1" t="s">
+        <v>3619</v>
+      </c>
+    </row>
+    <row r="336" spans="1:23">
+      <c r="A336" s="1" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B336" s="1" t="s">
+        <v>3621</v>
+      </c>
+      <c r="C336" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="D336" s="1"/>
+      <c r="E336" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="F336" s="1" t="s">
+        <v>3623</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="H336" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="J16" t="s">
-[...2238 lines deleted...]
-      <c r="Q52" t="s">
+      <c r="I336" s="1" t="s">
+        <v>3624</v>
+      </c>
+      <c r="J336" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="K336" s="1"/>
+      <c r="L336" s="1">
+        <v>31200</v>
+      </c>
+      <c r="M336" s="1" t="s">
         <v>630</v>
       </c>
-      <c r="R52" t="s">
-[...10845 lines deleted...]
-      <c r="F234" t="s">
+      <c r="N336" s="1" t="s">
+        <v>3626</v>
+      </c>
+      <c r="O336" s="1"/>
+      <c r="P336" s="1" t="s">
         <v>2559</v>
       </c>
-      <c r="G234" t="s">
-[...1049 lines deleted...]
-      <c r="V251" t="s">
+      <c r="Q336" s="1"/>
+      <c r="R336" s="1" t="s">
+        <v>3627</v>
+      </c>
+      <c r="S336" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="T336" s="1" t="s">
         <v>2738</v>
       </c>
-      <c r="W251" t="s">
-[...4951 lines deleted...]
-        <v>3577</v>
+      <c r="U336" s="1" t="s">
+        <v>3629</v>
+      </c>
+      <c r="V336" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="W336" s="1" t="s">
+        <v>3631</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">