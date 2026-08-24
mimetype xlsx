--- v0 (2026-06-09)
+++ v1 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Liste des actions" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="934">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Nom de la/les structure(s) à l'initiative de l'action ou du projet</t>
   </si>
   <si>
     <t>Date(s) de réalisation</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Adresse (suite)</t>
   </si>
   <si>
@@ -77,140 +77,63 @@
   <si>
     <t>Financeurs</t>
   </si>
   <si>
     <t>Contact : Prénom</t>
   </si>
   <si>
     <t>Contact : Nom</t>
   </si>
   <si>
     <t>Contact : Fonction</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Téléphone</t>
   </si>
   <si>
     <t>Site web</t>
   </si>
   <si>
     <t>Difficultés rencontrées</t>
   </si>
   <si>
-    <t>"On fait le remue-ménage et on déménage les polluants !"</t>
-[...25 lines deleted...]
-    <t>Environnement intérieur</t>
+    <t>100% PLAISIR 100% SANTE CLIMAT ET SOBRIETE</t>
+  </si>
+  <si>
+    <t>dim 04/06/2023 - 12:00</t>
+  </si>
+  <si>
+    <t>JOURNEE D'ANIMATION DANS LES JARDINS + SOIREE CINE DEBAT sur le thème du climat et de la sobriété</t>
+  </si>
+  <si>
+    <t>Air Extérieur, Changements climatiques, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>Auvergne-Rhône-Alpes</t>
-  </si>
-[...58 lines deleted...]
-    <t>Air Extérieur, Changements climatiques, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>RUE GENERAL GIRAUD</t>
   </si>
   <si>
     <t>ROANNE</t>
   </si>
   <si>
     <t>Tout public</t>
   </si>
   <si>
     <t>MELINA</t>
   </si>
   <si>
     <t>LAROCHE</t>
   </si>
   <si>
     <t>TECH DE SANTE PUBLIQUE</t>
   </si>
   <si>
     <t>mlaroche@ville-roanne.fr</t>
   </si>
   <si>
     <t>0477232194</t>
   </si>
@@ -379,50 +302,53 @@
   <si>
     <t>Montpellier</t>
   </si>
   <si>
     <t>Professionnels, Tout public</t>
   </si>
   <si>
     <t>Maud</t>
   </si>
   <si>
     <t>LE HAY</t>
   </si>
   <si>
     <t>contact@vieuxbiclou.org</t>
   </si>
   <si>
     <t>09 54 55 27 44</t>
   </si>
   <si>
     <t>Action saturnisme dans les Pyrénées-Orientales</t>
   </si>
   <si>
     <t>Qu'est-ce que le Saturnisme ?
 Le saturnisme est une maladie grave due à une intoxication par le plomb. Le plomb est respiré ou avalé puis passe dans le sang, avant d'être stocké dans les os où il peut mettre plusieurs années à s'éliminer. Le saturnisme est mesuré par une plombémie. L'intoxication est particulièrement dangereuse pour la santé des enfants et des femmes enceintes.
  </t>
+  </si>
+  <si>
+    <t>Environnement intérieur</t>
   </si>
   <si>
     <t>Place Lange Cité de la Santé</t>
   </si>
   <si>
     <t>Hôpital La Grave</t>
   </si>
   <si>
     <t>Toulouse</t>
   </si>
   <si>
     <t>Aude</t>
   </si>
   <si>
     <t>MARIN</t>
   </si>
   <si>
     <t>Chargée de projet Référente territoriale Pyrénées-Orientales, IREPS Occitanie</t>
   </si>
   <si>
     <t>siege@ireps-occitanie.fr</t>
   </si>
   <si>
     <t>Contexte
 Le département des Pyrénées-Orientales est concerné par une forte précarité de la population et la présence d'un parc de logements privés important potentiellement indignes et/ou anciens (construits avant 1949).
@@ -435,113 +361,50 @@
 	Mettre en place une méthode de travail souple et simple, qui s'appuie sur les compétences des partenaires concernés sans alourdir les charges de travail par des processus compliqués ou un formalisme poussé
 Une quinzaine de partenaires s'est mobilisée dès le début du projet parmi lesquels des représentants de la santé scolaire, du service pédiatrie de l'hôpital de Perpignan, des services de PMI : Protection Maternelle Infantile du Conseil Départemental, de la DDTM : Direction Départementale des Territoires et de la Mer, de la CAF : Caisse d'Allocations Familiales, de la CPAM : Caisse Primaire d'Assurance Maladie, de la MSA : Mutualité Sociale Agricole, des collectivités territoriales, du conseil de l'ordre des sages-femmes, de l'ADIL : Agence Départementale d'Information sur le Logement…
 Le comité de pilotage, regroupant ces partenaires, s'est réuni pour la 1ère fois en juillet 2016 et se rencontre régulièrement pour assurer le suivi du projet.
 Objectif &amp; Actions
 Le projet a pour objectif général d'améliorer la prévention primaire du saturnisme infantile, le dépistage et la prise en charge des enfants intoxiqués.
 Depuis juillet 2016, les actions suivantes ont été mises en place (voir tableau en bas de page) :
 Mobilisation / sensibilisation
 	25 rencontres de présentation / échanges
 	129 professionnels (sanitaires, sociaux, médico-sociaux) sensibilisés lors de ces rencontres
 	20 partenaires mobilisés autour du projet : Centre Hospitalier de Perpignan, CAF, Conseil Départemental, ADIL, CPAM 66, Mairie de Perpignan…
 Outils de communication
 	500 classeurs
 	10 000 dépliants (dont 5 000 insérés dans les carnets de santé)
 	250 affiches
 Dépistage
 	173 plombémies effectuées depuis juillet 2016 (2 ans ½)
 	11 cas de saturnisme en primo-dépistage
 Répartition des résultats des plombémies réalisées (juillet 2016-décembre 2018) Source : Centre antipoison (CAP-TV) Toulouse
 Plus d'informations…
 Pour aller plus loin et télécharger les outils de communication de l'action : https://www.occitanie.ars.sante.fr/le-depistage-du-saturnisme-infantile
 Source :
 Cet article est issu du « Dossier-ressources Habitat et Santé-Environnement » et édité par le Réseau Régional Éduquer en Santé-Environnement Occitanie. 
  </t>
   </si>
   <si>
-    <t>Améliorer la qualité de l’air extérieur  en luttant contre le brûlage à l’air libre</t>
-[...61 lines deleted...]
-  <si>
     <t>Animation de découverte de la nature avec l'équipe du Relais Petite Enfance les "Rami" de la COPAMO</t>
   </si>
   <si>
     <t>jeu 16/05/2024 - 12:00</t>
   </si>
   <si>
     <t>C'était une première ! Malgré une météo automnale, l'équipe du Relais Petite Enfance les « Rami » a organisé pour la première fois au printemps une série de balades « Nature » commentées à destination des enfants et des assistants maternels du Pays Mornantais.
 L'occasion pour les tout-petits et leurs nounous de rompre avec le quotidien, de rencontrer d'autres enfants et de partir à la découverte de la nature en mobilisant tous leurs sens. 
 https://youtu.be/-BH6DYPty_U</t>
   </si>
   <si>
     <t>Nature et Santé</t>
   </si>
   <si>
     <t>Chem. de la Conchette</t>
   </si>
   <si>
     <t>orliénas</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans)</t>
   </si>
   <si>
     <t>Petite enfance</t>
   </si>
@@ -808,199 +671,50 @@
     <t>Séniors, plus de 60 ans</t>
   </si>
   <si>
     <t>Valérie</t>
   </si>
   <si>
     <t>GALELLI</t>
   </si>
   <si>
     <t>Animatrice Nature Santé Environnement</t>
   </si>
   <si>
     <t>madeleinenvironnement@gmail.com</t>
   </si>
   <si>
     <t>Difficultés : 
 	trouver des chemins 'en nature' proches et accessibles pour déambulateur, avec des toilettes à proximité
 	la météo doit être favorable, car les personnes âgées ont froid dehors et ne 'bougent' pas vite, donc nécessité d'être souple dans la programmation
 Réussites : 
 	moments très agréables du point de vue des participant.e.s
 	volonté de retourner en nature
 	entraide et solidarité naturellement exercées par les participant.e.s
  </t>
   </si>
   <si>
-    <t>Bien manger en territoire de Thiers Dore et Montagne</t>
-[...147 lines deleted...]
-  <si>
     <t>Composteur de quartier Maison de la Nature</t>
   </si>
   <si>
     <t>FNE Loire gère un composteur de quartier ouvert à tous sur le quartier de la Cotonne Montferré.
 Venez apporter vos biodéchets et profitez en pour découvrir la nature en ville : poulailler, ruche, hôtel à insectes, nichoirs, jardin pédagogique ......
 Une meilleure gestion des biodéchets, notamment par le compostage, limite les atteintes à l'environnement (pollution liée à leur transport, pollution des sols, de l'eau et de l'air liée à leur incinération ou à leur enfouissement ...) et donc favorise la qualité de l'air, de l'eau et favorise le vivant.
 D'un autre côté, la biodiversité que vous pouvez découvrir dans la cour de la Maison de la Nature vous montre un exemple de ce qui pourrait se faire un peu partout en ville : la biodiversité, notamment le végétal, est source de bien-être, nous pousse à nous ressourcer, nous apporte de la fraicheur dans nos environnements bitumés.
 Le respect des équilibres des écosystèmes garanti le bon fonctionnement du monde vivant, monde dans lequel nous ne sommes qu'un maillon et dont nous sommes totalement dépendant : l'air que nous respirons, les aliments que nous mangeons, l'eau que nous buvons ....
 L'équipe de FNE Loire est disponible et toujours contente de pouvoir partager son expérience et vous faire découvrir comment agir pour notre environnement, notre nature et notre santé.</t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>11 rue René Cassin</t>
   </si>
   <si>
     <t>Saint Etienne</t>
   </si>
   <si>
     <t>Fabien</t>
   </si>
   <si>
     <t>BONNISSOL</t>
   </si>
@@ -1058,120 +772,50 @@
     <t>Marin</t>
   </si>
   <si>
     <t>grand public, professionnels</t>
   </si>
   <si>
     <t>372, 806, 415, 465, 900</t>
   </si>
   <si>
     <t>Macha</t>
   </si>
   <si>
     <t>Joanin</t>
   </si>
   <si>
     <t>Chargée d'étude environnement</t>
   </si>
   <si>
     <t>macha.joanin@art-terre.net</t>
   </si>
   <si>
     <t>0450730920</t>
   </si>
   <si>
     <t>http://www.art-terre.net</t>
-  </si>
-[...68 lines deleted...]
-Il faut contribuer à l'effort contre le réchauffement climatique mais aussi s'y adapter pour continuer à vivre dans les villes, profiter de chaque aménagement pour déminéraliser.</t>
   </si>
   <si>
     <t>Création et animation d’un outil de médiation itinérant, sur 3 espèces à surveiller : le Moustique tigre, la Tique et l'Ambroisie</t>
   </si>
   <si>
     <t>sam 15/01/2022 - 12:00
  - mer 21/12/2022 - 12:00</t>
   </si>
   <si>
     <t>Contexte du projet
 La LPO Occitanie - Délégation Territoriale Lot est une association dont le but est la protection et la préservation de l'environnement ainsi que la sensibilisation à la nature. Elle réalise des diagnostics territoriaux, des suivis et des inventaires de la faune et de la flore présentes sur le territoire, met en place des mesures de préservation, réalise des expertises et propose des animations à destination du grand public et des scolaires.
 En réponse à l'appel à projets du PRSE, la LPO Occitanie et Carrefour des Sciences et des Arts de Cahors ont mené des actions de sensibilisation autour de trois espèces avec des enjeux sanitaires. Le Moustique tigre est vecteur de maladies tropicales, certaines tiques peuvent transmettre la maladie de Lyme et l'Ambroisie, en pleine expansion en Occitanie, est une plante allergène.
 Déroulé du projet
 Un outil de médiation itinérant et un poster de sensibilisation ont été créés afin de mener nos animations de manière ludique et agréable.
 Une fois les jeux et contenus imaginés, un agenda d'animations « Moustique-Tique-Ambroisie » a été diffusé annonçant les dates et lieux des actions de sensibilisation. Ces dernières étaient très largement proposées à un public non captif.
 En 2022, près de 900 personnes ont été sensibilisées au cours de 50 interventions sur tout le département du Lot, lors de formations d'élus, de stands sur des sites à forte affluence, sur des marchés, dans des jardineries, auprès de professionnels de tourisme, d'écoles, etc.
 Les propos portaient sur les dangers potentiels causés sur la santé humaine par ses espèces et comment les éviter. Supprimer les eaux stagnantes pour éviter la reproduction du moustique tigre, s'ausculter régulièrement et retirer méticuleusement une tique après une balade en forêt, ou encore arracher et signaler systématiquement les plants d'ambroisie tout en se protégeant.
 Il est possible de sortir en toute sécurité, à condition de se prémunir et prendre des précautions à son retour.</t>
   </si>
   <si>
     <t>Nature et Santé, Aménagement du territoire, Santé-Environnement</t>
   </si>
   <si>
     <t>Place Bessières</t>
   </si>
@@ -1245,117 +889,50 @@
     <t>Mende</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Parents</t>
   </si>
   <si>
     <t>Camille</t>
   </si>
   <si>
     <t>Le Bras</t>
   </si>
   <si>
     <t>Cheffe de projet</t>
   </si>
   <si>
     <t>camille@mobilite-lozere.fr</t>
   </si>
   <si>
     <t>Agence Lozérienne de la mobilité</t>
   </si>
   <si>
     <t>Difficultés : retard du démarrage du projet suite à des préconisations supplémentaires de la part de l'Éducation Nationale, notamment autour de la sortie vélo. Grande pression départementale sur les écoles par une très grande diversité de projets en EDD.
 Réussites : très forte satisfaction des élèves et des enseignants, souhait des enseignants de mettre en place plus d'activités vélo au sein des établissements, changement de mode de déplacements pour les trajets domicile – école pour 4 familles, apprentissage du vélo pour 3 élèves, apport de connaissances sur des thématiques moins maîtrisées par les familles (qualité de l'air, changement climatique).</t>
   </si>
   <si>
-    <t>Dans mon école, j'apprends et je protège</t>
-[...65 lines deleted...]
-  <si>
     <t>Défi familles fairéco</t>
   </si>
   <si>
     <t>lun 05/09/2022 - 12:00
  - mer 06/09/2023 - 12:00</t>
   </si>
   <si>
     <t>Le défi familles fairéco consiste à accompagner des familles d'un même territoire (quartier) à la transition écologique, sur une période de six mois. En faisant le lien entre écologie, santé et budget, l'objectif est d'aboutir à une prise de conscience des enjeux écologiques, et à un passage à l'action autant individuel que collectif.
 La deuxième édition de ce défi familles s'est déroulée de septembre 2022 à septembre 2023, sur les 3 quartiers prioritaires suivants : Empalot et Bagatelle à Toulouse, et les Barradels à Blagnac. Le nombre total d'inscrits était de 64 personnes. Une troisième édition va commencer en décembre 2023 et se poursuivre jusqu'à juin 2024.
 Le défi familles fairéco consiste à animer des ateliers collectifs sur une période de 6 mois sur des thèmes très variés : fabrication de produits d'entretien et cosmétiques, alimentation durable, couture, déchets, économies d'énergies, compostage, jardinage... Nous abordons ainsi la transition écologique au sens large. Les groupes, constitué d'entre 6 et 15 personnes, vont "faire", confectionner des produits avec lesquels ils repartiront en fin d'atelier. Ainsi, après avoir expérimenté en collectif, ils pourront tester dans la sphère privée et nous faire des retours de leurs avancées lors des prochains ateliers. Il est important pour nous de mixer un accompagnement individuel des participants avec ces ateliers collectifs. De cette manière notre objectif est d'impulser à la fois des changements individuels à l'échelle du foyer, mais également des changements de plus grande ampleur à l'échelle du quartier.
 Les ateliers du défi familles fairéco sont organisés au sein de chaque territoire accompagné. Cela représente deux avantages majeurs :
 	permettre aux participants d'assister à des ateliers au plus proche de chez eux sans avoir à ajouter des contraintes de transport à leur transition écologique
 	nous permettre de nous appuyer et de travailler en étroite collaboration avec un réseaux d'acteurs locaux : centres sociaux, régies de quartier, associations amies, pouvoirs publics... Ainsi, nous pouvoir faire appel à des prestataires locaux pour les ateliers que nous n'animons pas nous-même (couture, jardinage...).
 Ce projet a été lauréat de l'appel à projet 2021-2022 du PRSE 3.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>2 allée Fédérica Montseny</t>
   </si>
   <si>
     <t>Famille, Tout public</t>
   </si>
   <si>
@@ -1374,50 +951,53 @@
     <t>contact@faireco-asso.fr</t>
   </si>
   <si>
     <t>https://faireco-asso.fr/</t>
   </si>
   <si>
     <t>Sur un échantillon de 36 répondants ayant fait l'entretien individuel de fin de défi, un total de 300 nouveaux éco-gestes ont été adoptés et 217 sont en cours d'adoption. Ces 517 gestes viennent s'ajouter à un terreau déjà fertile de 446 gestes adoptés en autonomie avant le début du défi. Ce dernier chiffre permet de mettre en exergue que fairéco est, dans les quartiers prioritaires, face à un public qui se sent concerné par l'écologie et qui malgré le manque de solutions concrètes sur son territoire se met en mouvement. Si l'on regarde de manière plus individuelle, on constate une moyenne de 8 gestes adoptés par foyer et 6 gestes en cours d'adoption. 
 Ces entretiens de fin de défi ont également permis de souligner l'importance du collectif : le défi familles fairéco est à la croisée entre le social et l'écologie. Au delà de permettre de lever des freins au changement, les ateliers sont pour certains participants une manière de rompre l'isolement du quotidien.
 La principale difficulté rencontrée va concerner le taux de remplissage des ateliers lié aux annulations imprévues des participants.</t>
   </si>
   <si>
     <t>Déploiement d’un outil de repérage des impacts santé des projets d'aménagement : la grille URBAN-ISS</t>
   </si>
   <si>
     <t>Recouvrant des réalités sociales, environnementales, économiques et politiques, la santé est désormais reconnue comme un enjeu d'aménagement du territoire. Les villes et territoires urbains, soumis à des évolutions et des interactions nombreuses, peuvent avoir des impacts positifs – mais également négatifs – sur la santé et le bien-être des populations qui y vivent, grandissent, étudient, travaillent…
 Pour autant, parler de santé en urbanisme est loin d'être évident et courant. L'intégration des enjeux des inégalités sociales de santé (ISS) dans l'aménagement de la ville est encore peu entreprise et visible dans les démarches opérationnelles de conception urbaine. Pourtant, les ISS sont particulièrement marquées en France, parmi les plus élevées d'Europe. Un rapprochement concret est aujourd'hui nécessaire entre acteurs de l'urbanisme et de la santé, qui partagent des intérêts convergents pour le bien-être des habitants.
 C'est dans cette perspective que la collaboration entre l'IFERISS (Institut Fédératif d'Etudes et de Recherches Interdisciplinaires Santé et Société) et l'AUAT (Agence d'urbanisme et d'aménagement de Toulouse) a vu le jour et s'est instaurée au travers de plusieurs projets. Cette dynamique a donné lieu à la construction d'un outil, la grille Urban-ISS. Elle a pour objectif d'accompagner les acteurs de l'urbanisme dans la prise en compte des enjeux de santé et d'inégalités sociales au sein des projets d'aménagement. 
 Aujourd'hui, cet outil est déployé au travers du projet URBAN-ISS Pro qui propose une formation en deux modules pour sensibiliser aux questions d'urbanisme favorable à la sante et prendre en main la grille. Ce projet, financé par l'ARS Occitanie, est porté par le collectif des agences d'urbanisme en Occitanie (Coll'Oc) et la plateforme AAPRISS (Apprendre et Agir pour Réduire les Inégalités Sociales de Santé).   
 Pour en savoir plus et accéder aux prochaines sessions de formation, nous vous invitons à consulter la page URBAN-ISS.</t>
   </si>
   <si>
     <t>Aménagement du territoire</t>
   </si>
   <si>
     <t>37 allées Jules Guesde</t>
+  </si>
+  <si>
+    <t>Professionnels, Élus, Salariés</t>
   </si>
   <si>
     <t>Geneviève</t>
   </si>
   <si>
     <t>BRETAGNE</t>
   </si>
   <si>
     <t>Ingénieure urbaniste, Agence d’urbanisme et d’aménagement, Toulouse Aire métropolitaine (aua/T)</t>
   </si>
   <si>
     <t>genevieve.bretagne@aua-toulouse.org</t>
   </si>
   <si>
     <t>05 61 14 59 56</t>
   </si>
   <si>
     <t>Une recherche partenariale au bénéfice des acteurs de la ville
 Le partenariat engagé entre l'AUAT et l'IFERISS, et qui se poursuit aujourd'hui entre le collectif des agences d'urbanisme en Occitanie et la plateforme AAPRISS, illustre la faisabilité et tout l'intérêt d'une collaboration « interdisciplinaire » entre urbanistes et chercheurs en santé publique.
 Initié en 2004 à l'occasion d'un séminaire prospectif en urbanisme sur les enjeux de santé publique, l'Agence d'urbanisme et d'aménagement Toulouse (aua/T) et l'IFERISS se sont saisis du contexte opérationnel favorable pour faire émerger, avec la collectivité, une nouvelle approche santé, par expérimentation conjointe de la démarche d'Evaluation d'impact sur la santé (EIS). Cette expérimentation a servi de socle à l'engagement en 2017 d'un projet de recherche réflexif de co-construction d'un outil, destiné aux aménageurs de la ville, visant à questionner les opérations d'aménagement de l'agglomération toulousaine au regard des ISS, afin d'en réduire les impacts négatifs.
 Cette démarche exploratoire, ayant une finalité « pragmatique », a été l'opportunité d'une meilleure connaissance mutuelle des enjeux, des pratiques et des cadres d'intervention respectifs.
 Elle a posé les bases d'un axe de travail à la fois interdisciplinaire (santé et urbanisme) et intersectoriel (recherche et praticien de l'urbain), qui a abouti au développement d'un outil opérationnel et innovant : la grille Urban-ISS.
 lllustration de l'exposition des populations analysée à l'occasion d'une réflexion d'aménagement urbain, IFERISS-aua/T
 Un outil opérationnel et innovant
 Cette mobilisation conjointe s'est attachée à une production opérationnelle et, dans le même temps, innovante : un outil d'aide à la conception, estampillé « Dépistage santé et ISS », destiné aux acteurs de l'aménagement urbain. Cette échelle et ce degré d'opérationnalité n'avaient été que peu explorés jusqu'alors.
@@ -2048,108 +1628,50 @@
     <t>Alimentation et Agriculture</t>
   </si>
   <si>
     <t>216 Chemin de Campagne</t>
   </si>
   <si>
     <t>Sommières</t>
   </si>
   <si>
     <t>VILLAJOS</t>
   </si>
   <si>
     <t>Chargée de projets alimentation durable</t>
   </si>
   <si>
     <t>villajos@civamgard.fr</t>
   </si>
   <si>
     <t>https://www.civamgard.fr/</t>
   </si>
   <si>
     <t>Les réussites : la très bonne participation des publics aux différents actions, les retours des publics à l'issue de l'action notamment intérêt de découvrir la cuisine végétale, le développement de nouveaux partenariats autour des actions ou du livret "cuisinez bio, local et autrement"
 Les difficultés : mobilisation du public sur l'action A3 (personne en situation de précarité), difficulté à mobiliser des publics masculins sur cette thématique alimentation</t>
   </si>
   <si>
-    <t>Faire culture commune sur la santé-environnement à Annecy</t>
-[...56 lines deleted...]
-  <si>
     <t>Festival du tri</t>
   </si>
   <si>
     <t>sam 10/09/2022 - 12:00</t>
   </si>
   <si>
     <t>Le 10 septembre 2022 a eu lieu une après-midi d'animations et ateliers de 14h à 18h sur le site de l'étang du Pechay sur la commune de Costaros. 
 Cet événement était jumelé à la fête des tourbières (manifestation également organisé par la Communauté de Communes du Pays de Cayres Pradelles pour la valorisation des tourbières et des zones humides).
 Les objectifs étaient multiples  : 
 	Réaliser un événement autour de la question des déchets: gestion, réduction et leurs impacts sur l'environnement 
 	proposer un ensemble d'animations et d'ateliers en lien avec l'éducation à l'environnement et au développement durable afin que chacun puisse trouver comment contribuer à sa manière au développement d'un environnement sain et bénéfique à tous (à travers différents gestes, actions, solutions, alternatives ayant le moins d'impacts négatifs  sur l'environnement) 
 	Fédérer des acteurs issus de la Communauté de Communes du Pays de Cayres Pradelles (différents services : culture, environnement, enfance jeunesse,..) et des locaux (associations, artistes, individuel) autour de la question de la protection de l'environnement et de la bonne gestion des déchets. 
 	Organiser une journée gratuite, ludique et ouvert à tous les habitants du territoire et communiquer sur la mise en place de la nouvelles consigne de tri (ECT) “tous les emballages se trient, tous les papiers se recyclent”
 Les différents ateliers, stands proposés au public seront les suivants :
 1/ Stand d'accueil / point info sur le festival / coin lecture + détente (bibliothèque mobile)
 Accueil des visiteurs jumelé avec un stand de sensibilisation aux problématiques environnementales via les outils de la valise pédagogique du service culture : lectures, exposition des supports (affiches) liées à la campagne santé et environnement “ c'est possible” de l'ARS, distribution des nouveaux mémos tri et informations complémentaires sur la mise en place de l'Extension des Consignes de Tri (ECT) sur l'ensemble du territoire de la communauté de communes. 
 2/ Stand sur les Textiles, Linge de Maison et Chaussures (TLC) : comment les trier ? comment sont-ils recyclés ? comment les valoriser ?
 Partenaire : association le  relais 48 
 3/ Stand sur la bonne gestion et la prévention des bio déchets :
 Information et sensibilisation en faveur de la pratique du compostage et la bonne gestion des bio déchets et des déchets verts
 Mise en lumière et pratique des actions et solutions pour lutter contre le brûlage des déchets verts, avec un rappel de la réglementation et des démonstrations pour illustrer les alternatives : utilisation d'un broyeur, techniques de paillage,...
 Prestataires : Christiane ASSIE et Elsa BOISSIER 
 4/ Stand sur la bonne gestion et la réduction des déchets, sensibilisation aux impacts liés aux déchets 
 Information et sensibilisation sur les impacts liés aux déchets sur l'environnement et la santé. 
 Un zoom sera  fait sur les pollutions que ceux ci engendrent notamment s'ils sont mal gérés (pollution de l'air, contamination des sols et de l'eau, nuisances olfactives et visuelles, toxicité) et sur les alternatives pour moins produire de déchets et/ ou pour réduire leur toxicité : quels sont les alternatives au quotidien pour réduire sa production et contribuer à la sauvegarde d'un environnement sain. 
@@ -2234,122 +1756,50 @@
   </si>
   <si>
     <t>361, DREAL Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>Julien</t>
   </si>
   <si>
     <t>Carretier</t>
   </si>
   <si>
     <t>Responsable Information des publics</t>
   </si>
   <si>
     <t>formationelus@lyon.unicancer.fr</t>
   </si>
   <si>
     <t>0478782800</t>
   </si>
   <si>
     <t>Programme et inscription à la formation</t>
   </si>
   <si>
     <t>Inscriptions continues ; formation en ligne au rythme de chacun e s.
 Cette formation est en cours de déploiement sur d'autres régions, notamment Bourgogne-Franche-Comté, Bretagne, et d'autres régions à venir.</t>
-  </si>
-[...70 lines deleted...]
- </t>
   </si>
   <si>
     <t>Grand Narbonne : santé et aménagement du territoire</t>
   </si>
   <si>
     <t>La prise en compte de la santé dans l'aménagement du territoire se fait à différentes échelles, sur le territoire de la Communauté d'Agglomération du Grand Narbonne. Ainsi, en planifiant aux échelles communale et intercommunale et en menant des actions concrètes, on peut agir de façon cohérente.</t>
   </si>
   <si>
     <t>12 Bd Frédéric Mistral</t>
   </si>
   <si>
     <t>Narbonne</t>
   </si>
   <si>
     <t>Aura</t>
   </si>
   <si>
     <t>PENLOUP</t>
   </si>
   <si>
     <t>Chargée de mission urbanisme-planification</t>
   </si>
   <si>
     <t>A.PENLOUP@legrandnarbonne.com</t>
   </si>
@@ -2388,126 +1838,50 @@
 Le conseil de développement économique (CODEV) est une instance consultative indépendante, commune au Parc naturel régional de la Narbonnaise en Méditerranée et à la Communauté d'agglomération du Grand Narbonne. Il est constitué de divers acteurs économiques du territoire. Ce conseil a été réuni à plusieurs reprises dans le cadre de la révision du SCOT, et tout particulièrement pour découvrir puis tester le tableau de bord « santé et bien-être territorial ».
 Le CODEV a apporté de nombreuses contributions afin d'améliorer l'outil pour lui permettre d'aider à la décision. Il a par exemple proposé d'ajouter un indicateur de ressenti de la population, toutefois cela soulève la question du nombre de personnes et de leur échantillonnage si l'on disposait de données significatives à l'échelle communale. Suite à ce travail, des conférences ont été organisées à destination du grand public sur ce sujet.
 Des rencontres avec le grand public
 Le 1er mars 2018, une rencontre a été organisée par le Grand Narbonne avec les habitants sur le thème « Ensemble, préservons nos ressources ». Des présentations ont été faites sur la qualité de l'eau, de l'air et la préservation des ressources naturelles par des élus et techniciens du Grand Narbonne, par les Associations ECCLA (Ecologie du Carcassonnais des Corbières et du Littoral Audois) et ATMO Occitanie.
 Le 26 avril 2018, le Grand Narbonne a organisé une rencontre autour du thème « Comment concilier qualité de vie et aménagement du territoire ? ». Ainsi, Hélène Charreire, Maître de conférences à l'Université Paris Est, Yann Moisan, de NovaScopia, Arnaud Milet de DSIDD, bureau d'études, Maryse Arditi, Présidente de l'association ECCLA et Laurent Pena, Responsable du Pôle Santé Environnementale à l'Agence Régionale de Santé Occitanie ont pu échanger avec les 65 personnes présentes, notamment des élus et des membres du CODEV.
 Ces deux rencontres ont permis aux habitants de dialoguer avec des spécialistes autour des données essentielles pour la santé, tout en faisant le lien avec les politiques d'aménagement.
 Enfin, le 23 juin 2018, le navigateur Yvan Bourgnon est intervenu au Théâtre-Cinéma de Narbonne pour sensibiliser le grand public aux enjeux des déchets en mer.
 Une prise en compte concrète dans le document d'orientation et d'objectifs (DOO)
 Plusieurs prescriptions et recommandations sont inscrites dans le DOO (Document d'Orientation et d'Objectifs) du SCOT pour favoriser la santé, par exemple :
 Prescription :
 Le SCOT soutient la diversification des productions et des activités d'accompagnement de l'agriculture et la viticulture ainsi que le développement des circuits courts et de proximité, afin de s'adapter aux changements économiques, énergétiques et climatiques et répondre à une forte demande sociale : limitation des transports, lien social producteurs-consommateurs, agriculture biologique et productions de qualité (démarches qualité, labels...).
 Recommandation :
 Le SCOT recommande aux communes de mettre en place des zones agricoles pérennes autour des villes et villages par la création de réserves foncières ou la création de zones d'agriculture protégées (ZAP) ou la création de secteurs de projet (PAEN) par exemple, afin de faciliter l'installation d'exploitations agricoles diversifiées (maraichage, arboriculture, élevage…). Ces espaces jouent un rôle d'espace tampon ou « franges urbaines » pouvant éviter des conflits d'usages entre les cultures et les milieux urbains. Ils prennent en compte les besoins en bâti nécessaire à l'installation de nouveaux agriculteurs.
 Recommandation :
 A leur échelle, les collectivités utilisent l'outil d'indicateurs « santé et bien-être territorial » développé par le Grand Narbonne pour mieux définir les enjeux d'améliorations du cadre de vie communal et définir leur politique d'urbanisme et d'aménagement traduite dans les documents d'urbanisme.
 Photos du territoire issues du concours initié par le Grand Narbonne en 2018 dans le cadre de la mission centres anciens. ©RETIF Josette
 Actions concrètes dans les communes et perspectives
 Ces préconisations seront prises en compte dans les plans locaux d'urbanisme et autres documents d'urbanisme communaux. D'ores et déjà, ces sujets sont au coeur des préoccupations des élus et des habitants. Des solutions sont déjà expérimentées sur le terrain, grâce à des actions menées par les communes en relation avec le Grand Narbonne. Notons par exemple la végétalisation des centres anciens, avec les associations EPOPS Biodiversité et Grain d'Art.
 Par ailleurs, pour favoriser l'agriculture en circuits courts et de proximité, plusieurs actions sont menées, notamment la création d'un espace-test agricole au domaine de Ribayrot, à Narbonne.
 Des cahiers d'application pratique du SCOT de la Narbonnaise seront réalisés par le Grand Narbonne, avec plusieurs partenaires, pour faciliter la mise en oeuvre du SCOT dans les PLU et dans les projets d'aménagement. Ils traiteront des thèmes suivants : santé, agriculture, biodiversité, énergies renouvelables, eau, dés-imperméabilisation des sols et risques naturels.
 Source :
 Cet article est issu du « Dossier-ressources Urbanisme et Santé-Environnement » et édité par le Réseau Régional Éduquer en Santé-Environnement Occitanie. 
  </t>
   </si>
   <si>
-    <t>Groupe Santé-Environnement inter-services</t>
-[...74 lines deleted...]
-  <si>
     <t>L'air que je respire : 2 ateliers pour les collégiens d'Occitanie (2024-2025)</t>
   </si>
   <si>
     <t>lun 02/09/2024 - 12:00
  - ven 04/07/2025 - 12:00</t>
   </si>
   <si>
     <t>La qualité de l'air que nous respirons est primordiale pour notre santé et notre environnement. Les élèves d'aujourd'hui sont les citoyens de demain et il est important de les initier aux enjeux de respirer un air sain.
 C'est pourquoi, Atmo Occitanie, en partenariat avec l'Agence Régionale de Santé Occitanie et avec le soutien des Académies de Montpellier et Toulouse, propose pour l'année scolaire 2024-2025, des interventions destinées à sensibiliser les élèves d'Occitanie aux enjeux de la qualité de l'air et aux changements de comportement.
 Cette action est destinée aux collégiens de la 6ème à la 3ème. 
 Cette action sur les thématiques "qualité de l'air et impact santé", se compose de un à deux ateliers de deux heures chacun. Ils se déroulent en classe en présence du professeur et d'un animateur.
 En alternance, des activités de petits groupe et des échanges en classe entière permettent aux élèves de découvrir et de comprendre les enjeux d'un air de qualité pour préserver la santé et l'environnement.
 Des supports ludiques, interactifs et adaptés aux collégiens permettent une approche interdisciplinaire, associant à la fois les sciences de la vie et de la Terre, la chimie, l'expression orale et écrite, les mathématiques, l'éducation au développement durable, l'initiation à la démarche scientifique...
 Les ateliers n'engendrent aucune dépense financière pour les collèges car ils sont pris totalement en charge par l'Agence Régionale de Santé et Atmo Occitanie.
 Pour en savoir plus, consultez le  flyer détaillé.
 Inscrire sa/ses classe(s) via ce lien.</t>
   </si>
   <si>
     <t>10 Bis Chemin des Capelles</t>
   </si>
   <si>
     <t>de la 6ème à la 3ème</t>
   </si>
   <si>
     <t>Baqué</t>
@@ -2572,124 +1946,50 @@
 En complément, des séquences/activités/ressources ont été proposées par les éducateurs à l'environnement sur des sujets de santé-environnement. 
 La posture des adultes : soutenir avec bienveillance et enthousiasme, accepter de ne pas tout anticiper, faire confiance aux enfants et à la nature, recueillir et accueillir les paroles des enfants, observer et accompagner.
 Des outils pour changer de posture : l'observation et l'écoute, l'échange, l'occupation de l'espace, la gestion du temps, la connexion à la nature (sit-spot, jeu libre, pistage des animaux), le partage des histoires (cercle de paroles, journal).</t>
   </si>
   <si>
     <t>Nature et Santé, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>41 rue Marion</t>
   </si>
   <si>
     <t>VERNAISON</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Parents, Professionnels</t>
   </si>
   <si>
     <t>427, 361</t>
   </si>
   <si>
     <t>L'école dehors à Vernaison, un projet bien engagé</t>
   </si>
   <si>
     <t>Les retours des bénéficiaires directs, à savoir les enfants, mais aussi des parents d'élèves, enseignant.es, éducateurs à l'environnement et autres acteurs associés au projet sont très positifs. On sent un vrai engouement autour du projet et une volonté de poursuivre le projet, voire de l'élargir à d'autres classes dans les années futures.
 L'action « école du dehors » a été reconduite par les enseignant.es durant l'année scolaire 2022/2023 puis 2023/2024. Mais, ce projet s'est reconduit de façon plus autonome, avec une moindre participation des éducateurs à l'environnement et du SMIRIL. </t>
-  </si>
-[...72 lines deleted...]
- </t>
   </si>
   <si>
     <t>La restauration scolaire durable dans les collèges publics du Gers</t>
   </si>
   <si>
     <t>Depuis bientôt dix ans, le Département du Gers gère l'organisation des services de restauration des collèges.
 Il comprend 20 collèges en gestion dont 5 internats.
 Tous les services de restauration sont autonomes et possèdent des légumeries.
 Chaque année, 1 060 000 repas sont servis aux 6 100 collégiens demi-pensionnaires, aux 950 élèves du 1er degré et aux 2 000 lycéens.</t>
   </si>
   <si>
     <t>81 route de Pessan</t>
   </si>
   <si>
     <t>BP 20569</t>
   </si>
   <si>
     <t>Auch</t>
   </si>
   <si>
     <t>Adolescents (13-18 ans), Élus, Salariés</t>
   </si>
   <si>
     <t>Françoise</t>
   </si>
@@ -2968,115 +2268,50 @@
   <si>
     <t>https://www.sep-asso.fr/environnement-habitat-cadre-de-vie/eco-loge-toit/</t>
   </si>
   <si>
     <t>L'orientation des familles dans le cadre du dispositif de Lutte contre la Précarité Energétique
 Tout débute par l'orientation d'un foyer par un donneur d'alerte : travailleur social, association, service municipal. Un impayé d'énergies, le recours à des chauffages d'appoint, des problèmes de santé liés au logement. Les motifs de l'orientation peuvent se cumuler, ils sont indiqués à l'équipe qui se rendra à domicile : c'est le SLIME (Service Local d'Intervention pour la Maîtrise des Energies).
 En amont de la visite
 Avant la visite, il s'agit de préparer la rencontre : un premier contact avec le foyer est pris par téléphone. Lors de cet appel, le but de la visite est expliqué et il est demandé aux membres du foyer de préparer divers documents (factures d'énergie, avis d'imposition, justificatifs de ressources…) qui seront nécessaires à l'analyse de la situation.
 La visite à domicile
 Une première visite d'environ deux heures permet de faire l'état des lieux de la situation. L'objectif est de mettre en perspective la situation sociale du foyer, l'état du logement et la gestion qui est faite des énergies. La visite se déroule avec les membres du foyer. L'écoute est alors un élément clé : les membres du foyer indiquent les problèmes rencontrés, montrent les zones du logement qui posent soucis, font part de leurs limites d'action… L'implication des membres du foyer est un élément indispensable dès le début de l'action. Le-la ou les résidents sont les acteurs du changement concernant le logement.
 Première étape : observation
 L'observation commence par le bâti et son environnement : orientation du logement, date de construction du bâtiment, présence ou non d'isolation, de double vitrage… Avec les membres du foyer, tous les éléments chiffrés qui sont sources d'indication sont relevés : montant des factures d'énergie, relevés de compteurs, consommation des équipements électriques, température de la pièce, des parois, hygrométrie… Les chargés de visite sont munis d'une « mallette magique » contenant différents appareils de mesures. L'inventaire des équipements présents dans le logement est réalisé en mesurant, au besoin, les consommations des veilles ou d'appareils anciens. Ces opérations sont faites en présence de membres du foyer afin de montrer d'éventuelles consommations cachées ou excessives de certains équipements.
 A l'issue de cette première visite, comme premiers éléments de réponses, il est proposé des petits équipements économes (adaptés et distribués en fonction de ce qui a été observé) : ampoules LED, réducteurs de débit, douchette économique, bas de porte, multiprise... Le chargé de visite à domicile essaye lorsque c'est possible de laisser autonomes les membres du foyer dans l'installation du matériel.
 Les données relevées et les conseils sont ensuite retranscrits dans un rapport : un exemplaire sera transmis aux membres du foyer et un autre au donneur d'alerte. Sur tout le territoire français, les intervenants utilisent le logiciel Solidiag.
 Deuxième étape : restitution
 Une seconde visite, plus courte, consiste à restituer le rapport. Il est donné en main propre aux membres du foyer et les derniers conseils sont faits. C'est également à ce moment que le chargé de visite informe les habitants du foyer des possibilités de poursuivre les démarches logement en fonction de la situation. Ainsi, une orientation vers un service ou une structure pertinente peut être proposée : Espace Info Energie, CAF, Soliha, ateliers collectifs…
 Des orientations diverses, et la nécessité d'un accompagnement
 Les orientations des donneurs d'alerte amènent les chargés de visite à domicile à intervenir sur des situations très diverses qui vont du logement ancien dégradé ou mal rénové au logement social qui ne pose apparemment pas de problème mais dans lequel il faut alors rechercher les sources de surconsommations.
 Le rapport de diagnostic n'est qu'un élément de réponse à la situation. La participation à des ateliers de sensibilisation et l'adoption d'écogestes peuvent amener des changements d'usage du logement. Le règlement des impayés d'énergie se fait avec l'appui des travailleurs sociaux. Dans les cas de suspicion d'indécence ou d'insalubrité, il s'agit de convaincre le locataire de la nécessité d'alerter le pôle logement ou les services d'hygiène et lui assurer un soutien dans la rédaction des courriers nécessaires. Il est primordial pour les chargés de visite à domicile de bien connaître les dispositifs afin de bien cibler les interlocuteurs pour orienter les personnes.
 Enfin, il reste nécessaire d'assurer un suivi des situations pour d'une part constater des améliorations et, pour les logements énergivores, indécents ou insalubres, accompagner leur résorption et ne pas y retrouver de nouveaux locataires en difficultés.
 Source :
 Cet article est issu du « Dossier-ressources Habitat et Santé-Environnement » et édité par le Réseau Régional Éduquer en Santé-Environnement Occitanie. 
  </t>
   </si>
   <si>
-    <t>Le sentier pédagogique de découverte des nappes souterraines du Devès</t>
-[...63 lines deleted...]
-  <si>
     <t>Le Vallon d'Aïga</t>
   </si>
   <si>
     <t>mer 04/12/2024 - 12:00
  - jeu 05/12/2024 - 12:00</t>
   </si>
   <si>
     <t>Le Vallon d'Aïga est un éco-lieu composé de deux structures : l'association KPsens et la SCIC KPcentre.
 Ce lieu est né d'un rêve : celui de reprendre la gestion d'un centre d'accueil afin de partager une éthique et des valeurs autour de la transition écologique, économique et sociale, avec une réflexion sur les modes d'organisation collective. C'est dans cette dynamique qu'a été créée la Société Coopérative d'Intérêt Collectif KPcentre.
 L'association KPsens, quant à elle, anime le lieu en accueillant un large public autour d'animations d'Éducation au Développement Durable (EDD) et de découvertes d'écosystèmes : potager, sanctuaire de biodiversité, mare pédagogique et ânes.
 Ce lieu paisible, entouré de nature, est un espace d'expérimentation et d'épanouissement humain autour de l'éducation, la culture, la spiritualité, le soin à la nature, le bien-être, la gouvernance et l'entrepreneuriat social avec un fil rouge "Eveiller et transmettre". 
 Sous forme d'ateliers, de stages, de formations, de séminaires, d'événementiels, l'approche pluridisciplinaire permet de transmettre au public un ensemble de pratiques afin de favoriser l'inspiration à un agir autrement et d'éveiller à l'importance de la dimension de la connaissance de soi.</t>
   </si>
   <si>
     <t>Nature et Santé, Alimentation et Agriculture, Déchets, Santé-Environnement</t>
   </si>
   <si>
     <t>2, chemin du Col d'Ussat</t>
   </si>
   <si>
     <t>09400</t>
   </si>
   <si>
     <t>Ornolac-Ussat-les-Bains</t>
   </si>
@@ -3139,118 +2374,50 @@
   </si>
   <si>
     <t>Maryline</t>
   </si>
   <si>
     <t>BROCHET</t>
   </si>
   <si>
     <t>Fondatrice de Branch'ée Nature</t>
   </si>
   <si>
     <t>marylinebrochet@yahoo.fr</t>
   </si>
   <si>
     <t>0675721400</t>
   </si>
   <si>
     <t>https://brancheenature.fr/</t>
   </si>
   <si>
     <t>Des retours de parents heureux et satisfaits d'avoir partagé un temps privilégié dans la nature avec leurs enfants. C'est un besoin exprimé par les parents.
 	Des échanges de qualité favorisés par le petit groupe (max 15 personnes)
 	Les cercles de parole sont vécus comme de véritables espaces: chacun est écouté, s'exprime librement. Le bâton de parole est un outil apprécié et favorisant l'écoute et le respect.
 	Des mots écrits par les enfants comme " la forêt est ma maison" des paroles dites comme " je me sens bien quand je suis dans la nature" 
  </t>
-  </si>
-[...66 lines deleted...]
-dans le process.</t>
   </si>
   <si>
     <t>Les moustiques débarquent</t>
   </si>
   <si>
     <t>mer 01/09/2021 - 12:00
  - lun 17/07/2023 - 12:00</t>
   </si>
   <si>
     <t>Sensibilisation à la problématique du moustique tigre sur l'ensemble du Pays Sud Toulousain
 Projet en partenariat avec la Maison de Santé La Terrasse à Carbonne
 Objectif de l'action : identifier les moyens pour limiter la propagation et les risques sanitaires liés à l'arrivée du moustique tigre en France
 Ouverte à tout public, elle s'est déclinée sous différentes formes :
 	Interventions dans diverses structures accueillant du public, des bibliothèques aux structures médico-sociales (IME) en passant par les événements locaux (marchés)
 	Animations sur les écoles et accueils périscolaires
 	Pour marquer la fin de la première année une descente de la Garonne de Cazères à Marquefave d'un moustique géant avec différentes étapes. Pour clôturer le projet, une descente de la Garonne de Rieux à Carbonne d'un moustique géant avec animations sur les bases nautiques.
 Résultats : 30 interventions en 2 ans, 500 bénéficiaires en 2 ans (de 3ans à adultes : scolaires, IME, adultes volontaires). Bonne évaluation de la part des participants sur la journée festive, ont appris des connaissances de manière ludique et adaptée aux différents âges.
 Ce projet a été financé dans le cadre de l'appel à projet du PRSE3 Occitanie</t>
   </si>
   <si>
     <t>56 Rue Lucien Cassagne</t>
   </si>
   <si>
     <t>Carbonne</t>
   </si>
@@ -3449,113 +2616,50 @@
     <t>Bonduel</t>
   </si>
   <si>
     <t>Coordinatrice de projets en réseau</t>
   </si>
   <si>
     <t>capucine.bonduel@graine-occitanie.org</t>
   </si>
   <si>
     <t>04 28 70 68 08</t>
   </si>
   <si>
     <t>https://draaf.occitanie.agriculture.gouv.fr/Evenements-et-formations-en-region,…</t>
   </si>
   <si>
     <t>Depuis 2017, le GRAINE Occitanie et la DRAAF Occitanie ont coorganisé différents temps forts de mise en réseau des acteurs :  
 	Mise en place d'ateliers sur l'éducation à l'alimentation lors du Comité Régional de l'Alimentation (CORALIM) ; 
 	Co-organisation de séminaires régionaux des acteurs de l'éducation au goût ; 
 	Diffusion d'enquête au réseau afin de repérer leurs besoins et les attentes en termes de formation, communication, mise en œuvre de dynamique collective, etc. ; 
 	Des formations de formateurs afin de former des référents au goût en région ; 
 	Des formations « éducation au goût » - Niveau initial, à destination de nouveaux intervenants souhaitant développer des projets ; 
 	Des formations « Eduquer les enfants de 3 à 6 ans » permettant de découvrir en détail la mallette « Les maternelles du Goût » conçue par l'association « Eveil'O'Goût » et les caractéristiques de ce public ; 
 	Des formation-action « Eduquer au Goût » - Niveau approfondissement de deux jours, ouverte aux acteurs mettant déjà en place des actions d'éducation au goût ; 
 	Des « webinaires apprenants »  
 	Etc.  </t>
-  </si>
-[...61 lines deleted...]
-	Communication régulière valorisant les jeunes et leurs actions auprès des habitants et partenaires.</t>
   </si>
   <si>
     <t>Mois de la santé à Givors</t>
   </si>
   <si>
     <t>mar 10/10/2023 - 12:00
  - ven 27/10/2023 - 12:00</t>
   </si>
   <si>
     <t>Durant le mois de la santé organisé tout le long d'octobre, actions de sensibilisation :
 SANTE, MARCHE &amp; NATURE : 
 ▶ Ateliers parents-enfants en milieu scolaire à la découverte de la nature
 16 octobre de 9 h à 11 h
 Départ de l'école Simone Veil
 20 octobre de 9 h à 11 h
 Départ de l'école Jacques Duclos
 ▶ Atelier parents-enfants à la découverte de la nature
 23 octobre à partir de 14 h
 Maison du Fleuve Rhône et montée à travers la cité des Étoiles
 Balade autour du château St Gerald (pour les petits
 marcheurs aguerris à partir de 3 ans)
 ▶ Ateliers découverte de la nature pour les structures petite enfance
 10 octobre de 10 h à 11 h 30
 Départ de la micro-crèche « Bottines et bottillons » Balade au bord du Gier
 12 octobre de 10 h à 11 h 30
@@ -3584,146 +2688,73 @@
 ▶  Sensibilisation aux biodéchets et à l'alimentation saine autour du lombricomposteur
 18 octobre de 9 h à 12 h Place Etienne Abeille
 ▶ Quiz sur les légumes et fruits de saison, comment récupérer les abandons comestibles (fruits et légumes), valorisation des biodéchets de fin de marché
 13 octobre de 9 h à 12 h - Marché du Centre-Ville
 19 octobre de 9 h à 12 h - Marché des Vernes
 ▶ Café des parents des Vernes : Bien manger pour tous !
 20 octobre de 8 h 30 à 10 h30 - Ecole Romain Rolland
  </t>
   </si>
   <si>
     <t>Toute la ville</t>
   </si>
   <si>
     <t>GIVORS</t>
   </si>
   <si>
     <t>Bienvenue</t>
   </si>
   <si>
     <t>Responsable service santé</t>
   </si>
   <si>
     <t>stephane.bienvenue@ville-givors.fr</t>
   </si>
   <si>
-    <t>Nature et cuisine, pour reprendre goût à la vie</t>
-[...74 lines deleted...]
-  <si>
     <t>Nos enfants ne manquent pas d'air !</t>
   </si>
   <si>
     <t>mar 01/01/2019 - 12:00
  - mar 30/06/2020 - 12:00</t>
   </si>
   <si>
     <t>Ce projet vise l'amélioration de la qualité de l'air intérieur de 2 écoles Grenobloises, en agissant aussi bien sur des déterminants individuels (connaissances des enfants, des professionnels et des parents), qu' environnementaux (organisation de l'espace, choix du matériel, modification des pratiques…). Les actions ciblent en premier lieu les enseignants et ATSEM, mais aussi les parents et les enfants.</t>
   </si>
   <si>
     <t>16 rue René Lesage</t>
   </si>
   <si>
     <t>Grenoble</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Parents, Professionnels</t>
   </si>
   <si>
     <t>enfants de l'école Daudet et les adultes qui les entourent (enseignants, ATSEM, parents)</t>
+  </si>
+  <si>
+    <t>Ville de Grenoble</t>
   </si>
   <si>
     <t>Adeline</t>
   </si>
   <si>
     <t>MICHEL</t>
   </si>
   <si>
     <t>Chargée de projets et d'ingénierie en Promotion de la santé</t>
   </si>
   <si>
     <t>adeline.michel@ireps-ara.org</t>
   </si>
   <si>
     <t>0476006341</t>
   </si>
   <si>
     <t>http://www.ireps-ara.org</t>
   </si>
   <si>
     <t>La réalisation de ce projet est facilitée par l'implication de la ville de Grenoble sur les questions de qualité de l'air intérieur depuis de nombreuses années. Le travail mené par la Ville pour impulser la création d'environnements favorables à la santé est tout à fait complémentaire aux actions menées par l'IREPS et qui agissent plutôt sur le volet "sensibilisation" et "accompagnement aux changements de comportements". La principale difficulté dans la mise en oeuvre de ce projet est de mobiliser sur un même temps les professionnels de l'éducation nationale (enseignants) et les salariés de la commune (ATSEM et agents d'entretiens).</t>
   </si>
   <si>
     <t>Ce projet vise l'amélioration de la qualité de l'air intérieur de 2 écoles Grenobloises, en agissant aussi bien sur des déterminants individuels (connaissances des enfants, des professionnels et des parents), qu'environnementaux (organisation de l'espace, choix du matériel, modification des pratiques…). Les actions ciblent en premier lieu les enseignants et ATSEM, mais aussi les parents et les enfants.</t>
   </si>
@@ -3781,50 +2812,53 @@
 Source :
 Cet article est issu du « Dossier-ressources Agriculture &amp; Alimentation » et édité par le Réseau Régional Éduquer en Santé-Environnement Occitanie. 
  </t>
   </si>
   <si>
     <t>Parcours de formation-action en santé environnement pour les acteurs éducatifs toulousains</t>
   </si>
   <si>
     <t>jeu 14/01/2021 - 12:00
  - jeu 14/12/2023 - 12:00</t>
   </si>
   <si>
     <t>Proposant une formation-action à destination de professionnels éducatifs de Toulouse, le projet répond aux besoins d'accompagnement sur le terrain et de formation exprimés par ces acteurs, tout en s'inscrivant pleinement comme action sur l'éducation et l'information en santé environnement, inscrite dans l'axe prioritaire « environnement urbain favorable à la santé » du Contrat Local de Santé de Toulouse 2019-2022.
 Le financement obtenu dans le cadre de l'appel à projet (2021-2022) du PRSE 3, a permis de réaliser un parcours de formation-action auprès de 26 structures éducatives (CLAE et ADL maternels et élémentaires) toulousaines. Les participants ont été formés sur 7 thématiques : qualité de l'air, de l'eau, sonore, îlots de fraîcheur, lien à la nature, gestion des déchets et alimentation.
 Parallèlement, ils ont bénéficié d'un accompagnement par l'association CPIE Terres Toulousaines - sur site - au montage de projets et à la valorisation des projets réalisés sur deux journées d'échanges réunissant chacune 150 professionnels éducatifs.
 Une ressourcerie numérique a été créée afin de capitaliser les actions mises en place et outiller les structures volontaires. Fiches expériences rédigées tout au long des 2 ans de parcours formation, boite à outils thématiques, sitothèque, annuaire de partenaires composent ces ressources. </t>
   </si>
   <si>
     <t>Nature et Santé, Air Extérieur, Environnement sonore, Alimentation et Agriculture, Eau, Déchets</t>
   </si>
   <si>
     <t>toulouse</t>
   </si>
   <si>
     <t>TOULOUSE</t>
+  </si>
+  <si>
+    <t>Enfants (7-12 ans), Professionnels</t>
   </si>
   <si>
     <t>1347, Mairie de Toulouse</t>
   </si>
   <si>
     <t>VERONIQUE</t>
   </si>
   <si>
     <t>CALCAGNO</t>
   </si>
   <si>
     <t>chargée de projets promotion santé</t>
   </si>
   <si>
     <t>veronique.calcagno@mairie-toulouse.fr</t>
   </si>
   <si>
     <t>0561222171</t>
   </si>
   <si>
     <t>Le bilan du parcours est jugé très positif. Outre la montée en compétence des professionnels en santé environnement, il leur a permis de développer de nouvelles pratiques sur les structures (récupération d'eau, compostage, rituels sans bruit…), de découvrir et de s'approprier un grand nombre d'outils pédagogiques et d'initier un réseau santé-environnement. Ce dernier soutient l'ambition de voir cette thématique - aux enjeux de plus en plus préoccupants -, diffuser dans toutes les pratiques professionnelles éducatives.</t>
   </si>
   <si>
     <t>Peace &amp; Lobe : une tournée régionale, un spectacle pédagogique d'éducation au sonore</t>
   </si>
@@ -3889,50 +2923,53 @@
 GERS (32) : IMAJ-LE CRI'ART
 Hakim BELAAMECHE • h.belaameche@imaj32.fr
 HAUTE-GARONNE (31) : Contre-Courant
 Roxane GIRAUDOT • contact@contrecourantprod.com
 HAUTES-PYRÉNÉES (65) : Le Cartel Bigourdan
 Romain CLAVERIE • contact@lecartelbigourdan.com
 Marie GALLON • administration@lecartelbigourdan.com
 HÉRAULT (34) : Printival
 Alexandre INGLEBERT • assprod.printival@gmail.com
 LOT (46) : Ulysse Maison d'Artistes
 Kora • kora@ulysse.coop
 LOZÈRE (48) : Tête de Block
 Claire WEIDMANN • clairetetedeblock@gmail.com
 PYRÉNÉES ORIENTALES (66) : Théâtre de l'Archipel
 Marie-Claude LOUIS • mc.louis@theatredelarchipel.org
 TARN (81) : Lo Bolegason
 Clémence MONTARIOL • rp@bolegason.org
 Les Peace&amp;Lobe sont développés par l'ADDA 81
 Référente : Julia LIRSAC • julia.lirsac@adda81.com
 TARN-ET-GARONNE (82) : Le Rio Grande
 Corine MONTERDE • communication@rio-grande.fr
 Vincent HALGRAIN • vincent@rio-grande.fr
  </t>
   </si>
   <si>
+    <t>Environnement sonore</t>
+  </si>
+  <si>
     <t>https://federation-octopus.org/spectacle-pedagogique-deducation-au-sonore-peace…</t>
   </si>
   <si>
     <t>Recrutement en fin d'année 2024 des 2 nouveaux groupes, Lombre et Full Tukan, pour les tournées de 2025 à 2029.
 En 2024 :
 	58 représentations
 	7846 élèves présent·e·s 
 	68 Collèges  
 	24 Lycées (professionnels et généraux) 
 	4 autres établissements 
 	96 établissements au total</t>
   </si>
   <si>
     <t>Perturbateurs endocriniens : tous concernés, tous mobilisés</t>
   </si>
   <si>
     <t>mar 01/12/2020 - 12:00
  - jeu 30/06/2022 - 12:00</t>
   </si>
   <si>
     <t>Dans le cadre du PRSE3 Occitanie, le projet de la Ville de Tournefeuille traitait de la question des perturbateurs endocriniens, sujet qui permet de traiter en synergie plusieurs problématiques environnementales et de santé, par le biais de l'alimentation, de la réduction des déchets notamment plastiques, et plus largement d'interroger l'ensemble des pratiques – professionnelles pour les services de la collectivité, et citoyennes pour les habitants.
 En matière de sensibilisation, la priorité a été donnée dans ce projet aux jeunes de 15-25 ans, une tranche d'âge très impactée aux risques générés par l'exposition aux perturbateurs endocriniens.
 	En partenariat avec le Réseau environnement santé, plusieurs temps et d'actions de sensibilisation ont été menés (interventions, conférence-débat, exposition...).
 	Le service jeunesse de la mairie avec ses équipes d'animation dans certains lieux pour les jeunes (Archipel, Hub Léo...) ont réalisé des ateliers ludiques sur l'alimentation, les déchets, un jeu de rôles sur les perturbateurs endocriniens en général etc.
 	En parallèle, un travail de changement des pratiques des agents a été mis en place au sein de la collectivité, notamment avec l'amélioration du marché des produits d'entretien, et du matériel et de la vaisselle dans la restauration collective (passage à l'inox et au verre).</t>
@@ -4019,122 +3056,50 @@
 11- Journalisme et animation scientifiques
 12- Déploiement des réseaux sociaux et du partenariat influenceurs.
 Une diffusion large, libre et ouverte est prévue dans les 13 départements de la Région Occitanie vers les établissements d'enseignement et structures de médiation scientifique de leur périmètre en lien avec le réseau Science(s) en Occitanie.
 Plus d'informations sur le projet sur le site en ligne : https://planetaliment.com/</t>
   </si>
   <si>
     <t>911 Av. Agropolis</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Adolescents (13-18 ans), Jeunes (12-25 ans), Famille, Parents, Tout public</t>
   </si>
   <si>
     <t>Sansoulet</t>
   </si>
   <si>
     <t>Responsable communication</t>
   </si>
   <si>
     <t>julie.sansoulet@ird.fr</t>
   </si>
   <si>
     <t>Site internet Planet@liment</t>
   </si>
   <si>
     <t>Les objectifs de l'action ont été atteints, le projet n'a pas subi de retard et son déploiement dépasse les attentes.
- </t>
-[...70 lines deleted...]
-	Co-financement pour soutenir la collectivité.
  </t>
   </si>
   <si>
     <t>Préfiguration du réseau régional de lutte contre le gaspillage alimentaire en Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>lun 01/12/2025 - 12:00
  - sam 21/08/2027 - 12:00</t>
   </si>
   <si>
     <t>La DRAAF et l'ADEME poursuivent la mise en place de la dynamique régionale autour du gaspillage alimentaire, en partenariat avec le Réseau Éducation à l'Environnement Auvergne (REEA), pour lancer un réseau régional dédié à la prévention des pertes et gaspillages alimentaires.
 Ce type de réseau existant déjà dans d'autres régions a pour objectif de mobiliser, à l'échelle d'un territoire, l'ensemble des acteurs de la chaîne alimentaire et de contribuer à mener des actions collectives telles que : diffusion de l'information, création de savoirs collectifs, émergence de projets innovants, partage et capitalisation des bonnes pratiques professionnelles… (Voir la carte nationale).
 Actions du projet
 	Organisation et animation des ateliers de préfiguration du réseau, pour le construire ensemble.
 	Réalisation et valorisation d'un état des lieux des structures engagées dans la lutte contre le gaspillage alimentaire et actions existantes. Participez à l'enquête avant le 5 mai 2026.
 	Réalisation et valorisation d'expérimentations d'actions pédagogiques.
 	Formation des acteurs du territoire.
 Territoire
 Le projet se déploie à l'échelle de la région Auvergne-Rhône-Alpes, en mobilisant les acteurs locaux et en tenant compte des spécificités de chaque territoire.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>En savoir +</t>
@@ -4292,109 +3257,50 @@
  - mar 17/12/2024 - 12:00</t>
   </si>
   <si>
     <t>Depuis 2021, le service Santé de Roannais Agglomération développe des temps de sensibilisation et de formation à destination des élu.e.s et professionnels sur l'ALIMENTATION SAINE et DURABLE et la QUALITÉ DE L'AIR INTÉRIEUR.
 Pour 2024, à destinations des structures accueillant des 0-18 ans, en charge de la restauration collective du territoire de Roannais Agglomération : restaurations scolaires, accueils de loisirs, crèches, haltes-garderies, cantines, selfs… un nouveau programme de formations sur l'Alimentation saine et durable est proposé par Nancy Riamon de Nutritude et Valérie Galelli de  Madeleine environnement pour le 2e semestre 2024. 
 	Veiller à l'alimentation saine et durable en restauration collective à gestion directe, le 5 novembre 2024, 14h-17h30 
 	Veiller à l'alimentation saine et durable en restauration collective à gestion concédée, le 15 novembre 2024, 9h-12h30 
 	Diminuer le gaspillage alimentaire en restauration collective, le 3 décembre 2024, 14h-17h30 
 	Le repas végétarien hebdomadaire, un levier pour mon restaurant collectif, le 17 décembre 2024, 14h-17h30
 Toutes les précisions dans le  Catalogue des Formations téléchargeable en cliquant ici; les inscriptions se font via ce lien : inscriptions</t>
   </si>
   <si>
     <t>Avenue Jean Jaurès</t>
   </si>
   <si>
     <t>Issus du terrritoire de Roanais Agglomération</t>
   </si>
   <si>
     <t>Nutritude, Roannais agglomération</t>
   </si>
   <si>
     <t>Animatrice formatrice</t>
   </si>
   <si>
     <t>Association Madeleine environnement, projet éducation santé enironnement Roanna…</t>
-  </si>
-[...57 lines deleted...]
-	Inscription du projet dans un plan politique, un plan de mandat. </t>
   </si>
   <si>
     <t>Programme Habitat Santé Environnement « Bonnes pratiques pour une bonne santé »</t>
   </si>
   <si>
     <t>mar 01/09/2020 - 12:00
  - mer 01/09/2021 - 12:00</t>
   </si>
   <si>
     <t>L'environnement de vie des citoyens et les actes qu'ils effectuent quotidiennement ont une influence sur leur santé. Dans un contexte global où il est demandé à chacune et chacun de faire des choix et d'être responsable de ses actes, le CPIE du Gard a souhaité accompagner les citoyens dans l'évolution de leurs comportements et de leurs modes de consommation par rapport à leur pratique quotidienne. 
 Le CPIE du Gard, en partenariat avec la DREAL Occitanie, les villes d'Alès et de Nîmes et des structures de terrain, a ainsi coordonné et animé un programme d'information et de sensibilisation avec comme objectif général d'amener le citoyen à devenir pleinement acteur de sa santé et de son environnement dans son cadre quotidien.
 Des actions relevant de la santé environnement ont ainsi été mises en œuvre auprès de différents publics sur le territoire Gardois. Jeunes et adultes ont pu s'initier, expérimenter, réfléchir et mutualiser en participant à des sorties ou des ateliers ciblés sur l'alimentation durable, la cuisine solaire, le jardinage sans pesticides, les plantes médicinales, les perturbateurs endocriniens, la qualité de l'air intérieur.</t>
   </si>
   <si>
     <t>Alimentation et Agriculture, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>155 Rue du Faubourg de Rochebelle</t>
   </si>
   <si>
     <t>Alès</t>
   </si>
   <si>
     <t>1487, Ville d’Alès , Ville de Nîmes</t>
   </si>
@@ -4602,199 +3508,79 @@
   </si>
   <si>
     <t>Parents, Professionnels</t>
   </si>
   <si>
     <t>Des assistantes maternelles ont déjà emprunté pour tester.</t>
   </si>
   <si>
     <t>Communauté de Communes du Pays entre Loire et Rhône</t>
   </si>
   <si>
     <t>madeleinenvironnement@yahoo.fr</t>
   </si>
   <si>
     <t>04.77.62.11.19</t>
   </si>
   <si>
     <t>http://www.madeleine-environnement.fr</t>
   </si>
   <si>
     <t>Les parents sont contents de pouvoir tester ce mode de change.
 Notre posture est claire : nous voulons permettre aux parents de tester de manière avertie, mais nous ne militons pas pour qu'ils adoptent coute que coute les couches lavables. Cela permet de ne pas 'effrayer' les personnes désireuses de tester.
 75% des personnes qui testent utilisent totalement ou partiellement les couches lavables ensuite.</t>
   </si>
   <si>
-    <t>Promouvoir la santé-environnement en Drôme Provençale</t>
-[...58 lines deleted...]
-  <si>
     <t>Promouvoir un environnement sonore favorable à la santé ( Contrat Local de Santé)</t>
   </si>
   <si>
     <t>Fiche action numéro 13 du Contrat Local de santé
 Axe 4 : Valoriser les actions en santé environnement 
 OBJECTIF SPÉCIFIQUE : Comprendre la santé environnementale, réagir, prévenir.
 OBJECTIFS OPÉRATIONNELS :
 	Informer par des actions de sensibilisation et de prévention sur les risques auditifs liés à l'écoute de la musique amplifiée et/ou à un environnement sonore nuisible auprès des professionnels de la santé (médecins, pharmaciens, cabinets de soins infirmiers), de la culture, du sport, de l'Éducation nationale et du monde associatif.
 	Mise en œuvre d'animations de prévention santé auprès des élèves de classes élémentaires sur les dangers du bruit.
 ACTIONS 
 	Développer les connaissances des enfants d'âge primaire sur leur capacité et leur possibilité d'écoute à travers des animations scolaires de prévention.
 	Promouvoir un temps d'information pour les professionnels gestionnaires et organisateurs d'événements festifs y compris les enseignants (primaires, collèges, lycées et école de musique) et les associations étudiantes en partenariat avec le service santé du Domaine universitaire sur les risques sanitaires liés à un environnement sonore.
 	Mettre en place un événement annuel autour de la journée locale de l'audition afin d'informer et sensibiliser le public (enfants, jeunes, adultes, séniors) sur les risques auditifs liés à une écoute de musique amplifiée et/ou un environnement sonore nuisible y compris dans le cadre professionnel. Contribution des professionnels de la santé (médecins, audioprothésistes, sophrologues,mutuelles) à cet événement.
 PARTENAIRES
 	Éducation nationale
 	Mission Locale de Saint-Martin-d'Hères
 	Ville de Saint-Martin-d'Hères
 	Professionnels de santé de la ville de Saint-Martin-d'Hères
 	Service Santé du Domaine universitaire
 	Associations des parents d'élèves
 	Associations étudiantes</t>
   </si>
   <si>
     <t>Point positifs à valoriser :
 	L'implication des partenaires.
 	Le soutien de la campagne nationale "Journée Locale de l'audition".
 Points de vigilance :
 	Favoriser les échanges avec les professionnels de la santé sur les conséquences du risque auditif pouvant être à l'origine d'autres pathologies (troubles du sommeil, anxiété...).
 	Sensibiliser et accompagner les professionnels organisateurs d'événements par des séances d'information.</t>
-  </si>
-[...58 lines deleted...]
-	Posture des familles qui ont fait preuve de confiance envers les enseignant·es, les agent·es, les autres familles et les enfants</t>
   </si>
   <si>
     <t>Qualité de l'air intérieur : de quoi parle-t-on ?</t>
   </si>
   <si>
     <t>dim 16/05/2021 - 12:00
  - jeu 01/07/2021 - 12:00
 , ven 11/03/2022 - 12:00
  - jeu 21/04/2022 - 12:00</t>
   </si>
   <si>
     <t>Dans le cadre de l'appel à projet du PRSE 3 Occitanie 2021-2022, les Petits Débrouillards Occitanie antenne du Gard ont mené un projet intitulé « Qualité de l'air intérieur : de quoi parle-t-on ? » auprès de plusieurs classes d'élèves : 
 	26 élèves de CM1-CM2 de l'école de la Tour Magne située dans le quartier de la Tour Magne à Nîmes, en étroite collaboration avec l'enseignante Madame Natasha Mangin 
 	25 élèves de CM1-CM2 de l'école Lakanal située dans le quartier prioritaire de Pissevin à Nîmes en étroite collaboration avec l'enseignante Madame Sophie Chapuzet 
 Séance 1 : Généralités sur l'air
 Afin d'introduire le thème du projet et d'évaluer les connaissances des enfants sur celui-ci, un exercice type “photolangage” autour de la thématique de l'air et ses généralités à été proposé. À la suite de cela, les enfants ont participé à un débat sur les différentes représentations de l'air à l'aide de supports visuels pour amener progressivement la problématique de la pollution. Plusieurs petites expériences et manipulations ont été mises en place dans le but de comprendre les caractéristiques propres à l'air (composition, masse, etc.) : 
 	Comment prouver que l'air existe ? Faire des bulles dans l'eau.
 	L'air a-t-il un poids ? Fabrication d'une balance et comparaison d'un ballon de baudruche gonflé à un autre non gonflé.
 	L'air est-il lourd ? Soulever du papier journal.
 	De quoi est composé cet air ? Création de CO2 en mélangeant bicarbonate de soude et vinaigre pour faire gonfler un ballon.
 Séance 2 : Introduction des polluant et de la pollution intérieure
 Après un exercice type “Brainstorming”, les enfants ont trouvé une définition commune de ce qu'est la pollution, approfondie par la présentation des 3 aspects principaux de celle-ci (chimique, biologique et physique). Par groupe, ils ont découvert les différents polluants que l'on peut trouver à l'intérieur d'une maison à l'aide de vignettes à placer sur des posters représentants des pièces (salon, chambre, cuisine, garage…). Ensuite, ils ont reproduit la même chose en grandeur nature à l'intérieur de leur classe avec des post-it.
 Séance 3 : Respiration et conséquences de la pollution
 Afin d'introduire la respiration dans le programme, un petit jeu en groupe a été proposé. Les enfants devaient retrouver les noms des différents organes participant au bon fonctionnement de la respiration. Pour illustrer celle-ci, ils ont créé un poumon en bocal avec du matériel (bouteille en plastique, ballons de baudruche). 
 Une petite vidéo pour montrer les effets de la pollution sur le corps humain a été visionnée, elle a permis de faire la distinction entre les effets à court terme et ceux à long terme. Ensuite, différentes expériences sur la pollution et la compréhension des effets ont été réalisées : 
@@ -4828,121 +3614,50 @@
 	Les enfants ont pu s'approprier le sujet et le retransmettre sans aucune difficulté.
 	Un bilan final a été réalisé afin de mesurer les acquis de chaque élève. 
 À améliorer : 
 	Certaines parties théoriques étaient trop longues pour des élèves de CM1/CM2. Il serait pertinent de les aborder avec d'avantage d'ateliers ludiques et de jeux. 
 	Le diaporama était le principal support des animations. Envisager d'introduire d'autres supports (vidéo, jeu de rôle, créativité..) permettrait de casser le rythme des séances.
 Les objectifs de l'action ont-ils été atteints ?
 Les élèves ont apprécié les différentes séances et se sont impliqués tout au long du projet, jusqu'à la journée de valorisation qui fut pour eux l'aboutissement de leur apprentissage. Transmettre leurs nouvelles connaissances leur a permis de maîtriser et d'intégrer le sujet. Ils ont découvert une autre manière d'apprendre et de comprendre les enjeux environnementaux. Ils ont pris conscience de l'importance d'agir au quotidien sur l'impact de la pollution afin de préserver leur santé et celle des autres.</t>
   </si>
   <si>
     <t>Qualité de l'air intérieur dans les lieux d'accueil des enfants et des jeunes</t>
   </si>
   <si>
     <t>Promotion Santé Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>Ce programme mené depuis plusieurs années contribue à l'amélioration de la qualité de l'air des lieux d'accueil d'enfants 0-6 ans pour améliorer la santé des enfants accueillis. Il concerne l'ensemble des délégations de l'IREPS et repose sur des temps de sensibilisation pour les professionnels des lieux d'accueil par des formations,
 des ateliers pratiques puis des accompagnements sur site pour repérer les leviers d'actions possibles.
 Des temps de sensibilisation des parents sont ensuite intégrés sous des formes variées selon les territoires (stand, atelier…).
  </t>
   </si>
   <si>
     <t>225 rue Alphonse Lacombe</t>
   </si>
   <si>
     <t>La Terrasse sur Dorlay</t>
-  </si>
-[...69 lines deleted...]
-Prendre le temps de construire le projet, travailler en amont.</t>
   </si>
   <si>
     <t>Réseau régional de l'éducation à l'alimentation et au goût en région PACA</t>
   </si>
   <si>
     <t>Porté par le CRES et co-coordonné par le CRES et le GRAINE, Réseau régional pour l'éducation à l'environnement, le « Réseau régional de l'éducation à l'alimentation et au goût en région Provence-Alpes-Côte d'Azur » a démarré en novembre 2021 et sera mis en place en partenariat avec la DRAAF Provence-Alpes-Côte d'Azur, sur 18 mois.
 Le lancement de ce réseau fait suite à un partenariat DRAAF / ANEGJ (Association Nationale pour l'Education au Goût des Jeunes) en 2021 qui a permis la réalisation d'une formation de formateurs à l'éducation à l'alimentation et au goût pour 11 structures.
 L'objectif de ce réseau est d'instaurer une dynamique régionale permettant le développement de la mise en place d'actions en éducation à l'alimentation et au goût en région Provence-Alpes-Côte d'Azur en favorisant la mise en place d'actions de terrain, les échanges et le partage d'expériences, l'accompagnement méthodologique et pédagogique, la professionnalisation des acteurs leur permettant d'être relais.
 Le pôle d'acteurs investi dans ce réseau est composé de 15 structures de terrain du secteur associatif et d'un centre d'innovation :
 	les 6 CoDES de la région (CoDES 04, CoDES 05, CoDES 06, CoDES 83, CoDES 84, CoDEPS 13)
 	l'association APAOP-Grand Sud
 	7 structures d'éducation à l'environnement et au développement durable (EEDD) : L'économe (83), Le Loubatas (13), CPIE Rhône Pays d'Arles (13), Méditerranée 2000 (06), Gap Sciences Animation (05), CPIE des Alpes de Provence (04), CPIE du Vaucluse (84) et le centre d'innovation « The camp » (13)
 	4 structures du secteur public : le CNFPT, la Mairie de Marseille, l'Agence Régionale pour la Biodiversité et l'Environnement Provence-Alpes-Côte d'Azur (ARBE) et l'EPARCA (Établissement public administratif de restauration collective d'Arles)
 Certaines structures ont suivi la formation en éducation à l'alimentation et au goût de mars 2021 de l'ANEGJ.
 Des formations et un webinaire sont programmés, outre les activités de coordination et d'animation régionale.</t>
   </si>
   <si>
     <t>178, cours Lieutaud</t>
   </si>
   <si>
     <t>Marseille</t>
   </si>
   <si>
     <t>Associations, Structures du secteur public</t>
   </si>
@@ -5254,135 +3969,73 @@
     <t>Mouihi</t>
   </si>
   <si>
     <t>Animateur coordinateur</t>
   </si>
   <si>
     <t>accueil@cirqueetcampagnie.fr</t>
   </si>
   <si>
     <t>0786678129</t>
   </si>
   <si>
     <t>cirqueetcampagnie.fr</t>
   </si>
   <si>
     <t>Difficultés
 	Accueil des jeunes éloignés compliqué faute d'hébergement, puisque les actions étaient réalisées sur plusieurs jours consécutifs
 	Travail de cohésion de groupe à approfondir et susciter la mobilisation par rapport aux outils de communication et maintenir le lien entre les différentes périodes de stage.
 Points forts
 	Organisation et logistique dans un temps record, coordination avec les différents intervenants et partenaires (réalisation des décors, confection des costumes, visite jardins d'insertion, mise en scène, sensibilisation, présentation du projet à la radio,  lieux de représentations à l'occasion d'évènements...)
 	Réel prise de conscience du jeune public, interaction avec le public lors des représentations
 	Mobilisation des familles
 	Réalisation de 2 spectacles "T'as des clés dans l'assiette" et "Repas en Equilibre"</t>
   </si>
   <si>
-    <t>Sensibilisation à la biodiversité, la nature et ses bienfaits pour l’Homme et aux espèces à enjeux pour la santé.</t>
-[...63 lines deleted...]
-  <si>
     <t>Sensibilisation des agents et des élus au moustique tigre</t>
   </si>
   <si>
     <t>ven 10/11/2023 - 12:00</t>
   </si>
   <si>
     <t> Objectif : Former les agents des communes et les élus en organisant deux journées thématiques. 
 Action menée : 1 journée organisée pour 7 participants : 1/2 journée de présentation en salle et 1/2 journée sur le terrain</t>
   </si>
   <si>
     <t>ZA Borie 1 9 rue de l'épée</t>
   </si>
   <si>
     <t>Monistrol-Sur-Loire</t>
   </si>
   <si>
     <t>agent  en charge de la gestion des espaces verts</t>
   </si>
   <si>
     <t>Gérémine</t>
+  </si>
+  <si>
+    <t>GIRARD</t>
   </si>
   <si>
     <t>Directrice pôle développement territorial</t>
   </si>
   <si>
     <t>environnement1@marchesduvelayrochebaron.fr</t>
   </si>
   <si>
     <t>0471617434</t>
   </si>
   <si>
     <t>la communication n'était peut être pas assez conséquente mais difficulté de consacrer plus de temps humain sur cet événement (face à la multitude de priorité sur les projets environnement). 
 Pour les élus, il est intéressant de proposer des temps d'information courts (30 min) avant les instances décisionnelles.</t>
   </si>
   <si>
     <t>Sensibilisation des professionnels de la petite enfance et jeunesse au moustique tigre</t>
   </si>
   <si>
     <t>lun 17/06/2024 - 12:00
  - lun 24/06/2024 - 12:00</t>
   </si>
   <si>
     <t>Objectif spécifique : former du personnel relais sur le territoire à la lutte contre le moustique tigre
 Prestation effectuée par la Ligue de l'Enseignement (animateurs ALSH, directeurs crèches)
 Public-cible : professionnels de la petite enfance et jeunesse  
@@ -5396,82 +4049,88 @@
   </si>
   <si>
     <t>Peu de participants 
 Difficulté à trouver un créneau qui convienne au plus grand nombre</t>
   </si>
   <si>
     <t>Sensibilisation et éducation à l'environnement sonore</t>
   </si>
   <si>
     <t>ven 01/10/2021 - 12:00
  - jeu 23/06/2022 - 12:00</t>
   </si>
   <si>
     <t>Le projet d'éducation à l'environnement sonore proposé par le service Santé Environnementale de la ville de Grenoble (Direction Santé Publique et Environnementale) s'est construit en partenariat avec l'observatoire associatif du bruit Acoucité. Il a été soutenu financièrement par l'ARS Auvergne Rhône-Alpes dans le cadre de son appel à manifestation d'intérêt sur l'éducation à l'environnement de l'année 2021. 
 Il a été imaginé à partir du constat d'une sensibilité accrue depuis la crise sanitaire du Covid :
 	Enquêtes de Bruitparif et Acoucité après le premier confinement ;
 	Dégradation du seuil de tolérance et stress émotionnel des plaignants constaté par le service santé environnementale de la ville de Grenoble ;
 	Montée en puissance de la lutte contre le bruit comme axe stratégique en santé environnement, avec la proposition d'espaces de calme « labellisés » dans le 4ème plan national santé environnement).
 Le projet s'est décliné en deux actions :
 	D'une part, les balades sonores sur deux parcours distincts, l'un en centre-ville à l'automne 2021, l'autre à la Villeneuve en juin 2022, suivies d'ateliers de « debriefing » ;
 	D'autre part, une rencontre labellisée Grenoble Capitale Verte européenne, sur les défis de l'environnement sonore urbain, avec présentation de démarches et d'expériences de villes européennes : Grenoble, Turin, Ultrecht et Barcelone
 	Pour revoir la conférence et télécharger la synthèse des échanges : https://www.grenoble.fr/actualite/3602/103-voir-la-conference-en-ligne-les-defis-de-l-environnement-sonore-et-urbain.htm.
  </t>
   </si>
   <si>
+    <t>11 boulevard Jean Pain</t>
+  </si>
+  <si>
     <t>1077, Eurocities</t>
   </si>
   <si>
     <t>ARS AuRA - Délégation de l'Isère</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Santé Environnementale</t>
   </si>
   <si>
     <t>Direction Santé Publique et Environnementale</t>
   </si>
   <si>
     <t>sante.environnementale@grenoble.fr</t>
   </si>
   <si>
     <t>Rediffusion de la conférence « Les défis de l’environnement sonore et urbain »,…</t>
   </si>
   <si>
     <t>Sentier pédagogique : l'aventure de l'eau du Deves</t>
   </si>
   <si>
     <t>lun 04/04/2022 - 12:00
  - lun 29/04/2024 - 12:00</t>
   </si>
   <si>
     <t>L'objectif de ce projet est de sensibiliser le plus grand nombre de personnes (population locale, scolaires, élus, touristes, ….) sur la présence et la vulnérabilité de la ressource en eau  souterraine du massif volcanique du Devès. L'eau issue de ce massif permet l'alimentation en eau potable de près de la moitié de la population de la Haute-Loire. De part la formation géologique spécifique à ce secteur, la provenance, la circulation et le volume d'eau stockée au sein des aquifères sont encore peu connus. A ce jour, seuls quelques rares initiés sont conscients de la présence de cette ressource en eau souterraine et de sa vulnérabilité aux actions anthropiques pouvant être menées en surface. D'où le projet présenté, qui souhaite privilégier une approche pédagogique et ludique mettant en lien la santé et l'environnement en sensibilisant aux notions suivantes :
 -    ressource qualitative et quantitative,
 -    alimentation en eaux destinées à la consommation humaine,
 -    prise de conscience des conséquences sur la santé humaine.</t>
+  </si>
+  <si>
+    <t>Eau</t>
   </si>
   <si>
     <t>Saint-Christophe-sur-Dolaizon</t>
   </si>
   <si>
     <t>Jade</t>
   </si>
   <si>
     <t>Pierret</t>
   </si>
   <si>
     <t>Animatrice SAGE</t>
   </si>
   <si>
     <t>jade.pierret@eptb-loire.fr</t>
   </si>
   <si>
     <t>En savoir plus sur ce sentier</t>
   </si>
   <si>
     <t>Ce sentier est une variation du PR547 Le chemin des sources. Il se compose de 5  stations :
 	 1 panneau d'accueil pour la présentation globale du plateau du Devès et du circuit
 	1 panneau interactif (mots cachés sous des volets) sur le cheminement d'une goutte d'eau sur le plateau du Devès
 	1 panneau équipé d'une visée pour une lecture de paysage (compréhension de l'empilement des coulées volcaniques et des lieux de circulation de l'eau)
 	Le piézomètre pédagogique accompagné de sa table de lecture (explication de son fonctionnement, des variations du niveau d'eau, renvoi vers le suivi en temps réel de la nappe présente au niveau de Chaspuzac)
@@ -5642,113 +4301,50 @@
   </si>
   <si>
     <t>UNE FORTE MOBILISATION PARTENARIALE
 Le premier topoguide des balades-santé en Pays de Tarascon est le fruit d'un travail réalisé par la Communauté de Communes du Pays de Tarascon dans le cadre de son Contrat Local de Santé, en étroit partenariat avec le Pôle de Santé Libéral, la Maison Sport Santé et plusieurs citoyens impliqués. 
 En effet, durant une formation citoyenne organisée en 2021 par le CLS dont l'objectif consistait à définir un plan d'actions territorial afin de promouvoir l'activité physique, les participants ont émis l'idée de recenser plusieurs balades faciles afin de permettre aux personnes sédentaires de reprendre en douceur une activité physique régulière. Par la suite, plusieurs membres d'un groupe de marche encadré par une infirmière ASALEE sont allés repérer un ensemble de 20 parcours en identifiant leurs principales caractéristiques : durée, distance, descriptif détaillé, accessibilité, points d'intérêts et de vigilance, anecdotes historiques. A l'issue de ce travail collaboratif, une présentation grand public du topoguide a été réalisée en juin 2023.
 La réalisation de ce projet a notamment été rendue possible grâce au soutien financier de la Caisse Primaire d'Assurance Maladie de l'Ariège, la Mutualité Sociale Agricole Midi Pyrénées Sud et l'Agence Régionale de Santé Occitanie.
 Ce livret a rencontré un franc succès à l'échelon local en ayant été distribué à 2000 exemplaires les professionnels de santé du territoire auprès de certains de leurs patients, l'Office de Tourisme, le centre de cure thermale…
 Un second volet est aujourd'hui en cours d'élaboration afin de proposer de nouvelles balades sur d'autres communes du Pays de Tarascon, avec une finalisation prévue au cours du mois de juin 2025.
 SE SAISIR DE NOTRE ENVIRONNEMENT POUR AGIR DE MANIERE PRÉVENTIVE ET DURABLE SUR NOTRE SANTÉ
 Il n'y a pas d'âge pour enfiler ses chaussures et aller s'immerger dans la nature. Cette perspective est par ailleurs bien prise en compte dans le cadre autres actions menées par le Contrat Local de Santé qui visent à lutter contre la sédentarité et promouvoir une activité physique régulière à destination de plusieurs publics : jeunes enfants, adolescents, adultes actifs, retraités… 
 Afin d'expliciter ces éléments, le guide comprend également une partie préventive visant à démontrer la nécessiter de "bouger au quotidien". 
 En effet, à tous les âges de la vie, une activité physique régulière nous permet de se saisir de notre environnement extérieur afin d'agir de manière préventive sur notre santé et afin d'en prendre soin, comme en témoignent notamment les nombreux bienfaits de la marche douce :
 	L'amélioration de la condition physique : améliorer son endurance cardiovasculaire, renforcer ses muscles, améliorer la flexibilité et l'équilibre, réduire le risque de chute ;
 	L'augmentation de l'estime de soi et de la confiance en soi : prendre un moment pour penser à soi, seul ou en groupe, se motiver, se faire plaisir, se concentrer sur des objectifs positifs, s'offrir une occasion de relever des défis physiques, être satisfait de sa progression ;
 	L'amélioration de la qualité du sommeil : une activité physique 
 	régulière en pleine nature favorise un sommeil réparateur pour des effets bénéfiques sur la santé physique et mentale ;
 	L'amélioration de l'humeur : réduction du stress, de l'anxiété, de la dépression et amélioration de l'humeur en stimulant la production d'endorphines qui sont des hormones naturelles ;
 	Augmenter ses dépenses énergétiques : rééquilibrer sa balance énergétique ;
 	Mais aussi agir de manière préventive et durable en réduisant le risque de maladies chroniques, en renforçant notre système immunitaire…
 Air sur notre santé, ce n'est pas uniquement faire appel au soin et à une prise en charge médicale quand nous sommes malades. C'est aussi et surtout mobiliser notre environnement afin de promouvoir ses nombreux bienfaits sur notre santé physique et psychique. Ce topoguide est ainsi un outil accessible à tous qui permet d'agir dans ce sens en valorisant la nature et le dehors.
 JE SOUHAITE OBTENIR PLUS D'INFORMATIONS, COMMENT FAIRE ?
 Vous retrouverez plus d'informations sur ce topoguide en vous rendant sur le site internet de la Communauté de Communes du Pays de Tarascon en cliquant ICI.
 Vous pouvez également télécharger ce livret en format digital en cliquant ICI.
 Si vous souhaitez obtenir un exemplaire papier, ou pour toute autre question, n'hésitez pas à contacter le Contrat Local de Santé du Pays de Tarascon.
 Fiche action rédigée par le CLS Pays de Tarascon et accompagné par le R²ESE dans le cadre d'une démarche de valorisation du cycle thématique « Dehors et Santé ».</t>
-  </si>
-[...61 lines deleted...]
- </t>
   </si>
   <si>
     <t>Un environnement plus sain pour nos bambins</t>
   </si>
   <si>
     <t>ven 01/10/2021 - 12:00
  - lun 13/02/2023 - 12:00</t>
   </si>
   <si>
     <t>  "Un environnement plus sain pour nos bambins" a pour ambition de promouvoir l'appropriation de comportements favorables en santé environnementale pour les professionnels de la petite enfance et les familles associées à travers des ateliers.
 Objectifs  opérationnels  
 	Informer, sensibiliser  à la qualité de l'air intérieur, faire connaître les sources d'expositions aux perturbateurs endocriniens et les moyens de les limiter 
 	Encourager ces publics à réduire l'exposition des enfants aux toxiques par des gestes éco-responsables, tant à la crèche qu'à la maison 
 	Les accompagner  pour les engager vers des actions préventives sur différents thèmes de santé environnementale : qualité de l'air intérieur, produits cosmétiques,  jeux et jouets, aménagement de son intérieur... 
 Description 
 	2 ateliers (atelier d'échange immersif à la thématique et un atelier pratique) pour sensibiliser les assistant(e)s maternel(le)s  et professionnels de la petite enfance . 
 	1 atelier pratique supplémentaire à destination des parents associés sur les thématiques produits ménagers, cosmétiques, air intérieur, ustensiles de cuisine, jeux et jouets, ...  
 Ce projet a été financé par l'ARS Occitanie dans le cadre de l'appel à projet du PRSE 3 Occitanie et la CAF</t>
   </si>
   <si>
     <t>Air Extérieur, Environnement intérieur, Santé-Environnement</t>
   </si>
   <si>
     <t>25 avenue charles de Gaulle</t>
   </si>
@@ -6190,75 +4786,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U108"/>
+  <dimension ref="A1:U87"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1730.577" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="143.822" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="252.367" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="196.952" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="115.543" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="113.115" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="1914.533" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
@@ -6308,5853 +4904,4734 @@
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2"/>
       <c r="C2" t="s">
         <v>22</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2" t="s">
         <v>25</v>
       </c>
       <c r="G2" t="s">
         <v>26</v>
       </c>
       <c r="H2"/>
       <c r="I2">
-        <v>63400</v>
+        <v>42300</v>
       </c>
       <c r="J2" t="s">
         <v>27</v>
       </c>
       <c r="K2" t="s">
         <v>28</v>
       </c>
-      <c r="L2" t="s">
+      <c r="L2"/>
+      <c r="M2">
+        <v>50</v>
+      </c>
+      <c r="N2"/>
+      <c r="O2" t="s">
         <v>29</v>
       </c>
-      <c r="M2"/>
-[...3 lines deleted...]
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>30</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>31</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>32</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>33</v>
       </c>
-      <c r="S2"/>
       <c r="T2" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" t="s">
         <v>37</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>38</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G3" t="s">
         <v>40</v>
       </c>
       <c r="H3"/>
       <c r="I3">
-        <v>42300</v>
+        <v>11300</v>
       </c>
       <c r="J3" t="s">
         <v>41</v>
       </c>
       <c r="K3" t="s">
         <v>42</v>
       </c>
-      <c r="L3"/>
-      <c r="M3">
+      <c r="L3" t="s">
+        <v>43</v>
+      </c>
+      <c r="M3" t="s">
+        <v>44</v>
+      </c>
+      <c r="N3">
+        <v>1356</v>
+      </c>
+      <c r="O3" t="s">
+        <v>45</v>
+      </c>
+      <c r="P3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>47</v>
+      </c>
+      <c r="R3" t="s">
+        <v>48</v>
+      </c>
+      <c r="S3"/>
+      <c r="T3" t="s">
+        <v>49</v>
+      </c>
+      <c r="U3" t="s">
         <v>50</v>
       </c>
-      <c r="N3"/>
-[...18 lines deleted...]
-      <c r="U3"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B4"/>
       <c r="C4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H4"/>
       <c r="I4">
-        <v>11300</v>
+        <v>31520</v>
       </c>
       <c r="J4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="K4" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="L4" t="s">
         <v>57</v>
       </c>
-      <c r="M4" t="s">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4" t="s">
         <v>58</v>
       </c>
-      <c r="N4">
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>59</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>60</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="S4"/>
       <c r="T4" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B5"/>
       <c r="C5" t="s">
+        <v>64</v>
+      </c>
+      <c r="D5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E5" t="s">
         <v>66</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H5"/>
       <c r="I5">
-        <v>31520</v>
+        <v>34090</v>
       </c>
       <c r="J5" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="K5" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="L5"/>
-      <c r="M5"/>
+      <c r="M5">
+        <v>1347</v>
+      </c>
       <c r="N5"/>
       <c r="O5" t="s">
+        <v>70</v>
+      </c>
+      <c r="P5" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>47</v>
+      </c>
+      <c r="R5" t="s">
         <v>72</v>
       </c>
-      <c r="P5" t="s">
+      <c r="S5" t="s">
         <v>73</v>
       </c>
-      <c r="Q5" t="s">
-[...8 lines deleted...]
-      </c>
+      <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F6" t="s">
+        <v>39</v>
+      </c>
+      <c r="G6" t="s">
         <v>77</v>
       </c>
-      <c r="B6"/>
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>78</v>
       </c>
-      <c r="D6" t="s">
+      <c r="I6">
+        <v>31300</v>
+      </c>
+      <c r="J6" t="s">
         <v>79</v>
       </c>
-      <c r="E6" t="s">
+      <c r="K6" t="s">
+        <v>28</v>
+      </c>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6">
+        <v>1347</v>
+      </c>
+      <c r="O6" t="s">
         <v>80</v>
       </c>
-      <c r="F6" t="s">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="P6" t="s">
         <v>81</v>
       </c>
-      <c r="H6"/>
-[...3 lines deleted...]
-      <c r="J6" t="s">
+      <c r="Q6" t="s">
         <v>82</v>
       </c>
-      <c r="K6" t="s">
+      <c r="R6" t="s">
         <v>83</v>
       </c>
-      <c r="L6"/>
-[...4 lines deleted...]
-      <c r="O6" t="s">
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6" t="s">
         <v>84</v>
       </c>
-      <c r="P6" t="s">
-[...12 lines deleted...]
-      <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7" t="s">
+        <v>86</v>
+      </c>
+      <c r="D7" t="s">
+        <v>87</v>
+      </c>
+      <c r="E7" t="s">
         <v>88</v>
       </c>
-      <c r="B7"/>
-[...1 lines deleted...]
-      <c r="D7" t="s">
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" t="s">
         <v>89</v>
       </c>
-      <c r="E7" t="s">
-[...5 lines deleted...]
-      <c r="G7" t="s">
+      <c r="H7"/>
+      <c r="I7">
+        <v>69530</v>
+      </c>
+      <c r="J7" t="s">
         <v>90</v>
       </c>
-      <c r="H7" t="s">
+      <c r="K7" t="s">
         <v>91</v>
       </c>
-      <c r="I7">
-[...2 lines deleted...]
-      <c r="J7" t="s">
+      <c r="L7" t="s">
         <v>92</v>
       </c>
-      <c r="K7" t="s">
-[...2 lines deleted...]
-      <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
-[...1 lines deleted...]
-      </c>
+      <c r="N7"/>
       <c r="O7" t="s">
         <v>93</v>
       </c>
       <c r="P7" t="s">
         <v>94</v>
       </c>
       <c r="Q7" t="s">
         <v>95</v>
       </c>
       <c r="R7" t="s">
         <v>96</v>
       </c>
-      <c r="S7"/>
-[...1 lines deleted...]
-      <c r="U7" t="s">
+      <c r="S7" t="s">
         <v>97</v>
       </c>
+      <c r="T7" t="s">
+        <v>98</v>
+      </c>
+      <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E8" t="s">
-        <v>68</v>
+        <v>101</v>
       </c>
       <c r="F8" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="H8"/>
+        <v>102</v>
+      </c>
+      <c r="H8" t="s">
+        <v>103</v>
+      </c>
       <c r="I8">
-        <v>42430</v>
+        <v>31100</v>
       </c>
       <c r="J8" t="s">
-        <v>101</v>
+        <v>79</v>
       </c>
       <c r="K8" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="L8"/>
-      <c r="M8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M8"/>
       <c r="N8"/>
       <c r="O8" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Q8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="R8" t="s">
-        <v>107</v>
-[...3 lines deleted...]
-      <c r="U8" t="s">
         <v>108</v>
       </c>
+      <c r="S8" t="s">
+        <v>109</v>
+      </c>
+      <c r="T8" t="s">
+        <v>110</v>
+      </c>
+      <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B9"/>
       <c r="C9" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E9" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
       <c r="G9" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H9"/>
       <c r="I9">
-        <v>69530</v>
+        <v>63200</v>
       </c>
       <c r="J9" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="K9" t="s">
-        <v>115</v>
-[...5 lines deleted...]
-      <c r="N9"/>
+        <v>104</v>
+      </c>
+      <c r="L9"/>
+      <c r="M9" t="s">
+        <v>117</v>
+      </c>
+      <c r="N9">
+        <v>50</v>
+      </c>
       <c r="O9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="Q9" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="R9" t="s">
         <v>120</v>
       </c>
-      <c r="S9" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="S9"/>
+      <c r="T9"/>
       <c r="U9"/>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
+        <v>121</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D10" t="s">
         <v>123</v>
       </c>
-      <c r="B10"/>
-[...1 lines deleted...]
-      <c r="D10" t="s">
+      <c r="E10" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" t="s">
         <v>124</v>
       </c>
-      <c r="E10" t="s">
+      <c r="H10"/>
+      <c r="I10">
+        <v>73210</v>
+      </c>
+      <c r="J10" t="s">
         <v>125</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="K10" t="s">
         <v>126</v>
       </c>
-      <c r="H10" t="s">
+      <c r="L10" t="s">
         <v>127</v>
       </c>
-      <c r="I10">
-[...5 lines deleted...]
-      <c r="K10" t="s">
+      <c r="M10"/>
+      <c r="N10">
+        <v>946</v>
+      </c>
+      <c r="O10" t="s">
         <v>128</v>
       </c>
-      <c r="L10"/>
-[...2 lines deleted...]
-      <c r="O10" t="s">
+      <c r="P10" t="s">
         <v>129</v>
       </c>
-      <c r="P10" t="s">
+      <c r="Q10" t="s">
         <v>130</v>
       </c>
-      <c r="Q10" t="s">
+      <c r="R10" t="s">
         <v>131</v>
       </c>
-      <c r="R10" t="s">
+      <c r="S10"/>
+      <c r="T10" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
+        <v>134</v>
+      </c>
+      <c r="D11" t="s">
+        <v>135</v>
+      </c>
+      <c r="E11" t="s">
         <v>136</v>
       </c>
-      <c r="D11" t="s">
+      <c r="F11" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" t="s">
         <v>137</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
       <c r="H11"/>
       <c r="I11">
-        <v>63200</v>
+        <v>31770</v>
       </c>
       <c r="J11" t="s">
+        <v>138</v>
+      </c>
+      <c r="K11" t="s">
+        <v>28</v>
+      </c>
+      <c r="L11"/>
+      <c r="M11">
+        <v>1487</v>
+      </c>
+      <c r="N11">
+        <v>1487</v>
+      </c>
+      <c r="O11" t="s">
+        <v>139</v>
+      </c>
+      <c r="P11" t="s">
         <v>140</v>
       </c>
-      <c r="K11" t="s">
-[...3 lines deleted...]
-      <c r="M11" t="s">
+      <c r="Q11" t="s">
         <v>141</v>
       </c>
-      <c r="N11">
-[...2 lines deleted...]
-      <c r="O11" t="s">
+      <c r="R11" t="s">
         <v>142</v>
       </c>
-      <c r="P11" t="s">
+      <c r="S11" t="s">
         <v>143</v>
       </c>
-      <c r="Q11" t="s">
-[...2 lines deleted...]
-      <c r="R11" t="s">
+      <c r="T11"/>
+      <c r="U11" t="s">
         <v>144</v>
       </c>
-      <c r="S11"/>
-[...1 lines deleted...]
-      <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
         <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
         <v>146</v>
       </c>
       <c r="D12" t="s">
         <v>147</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>136</v>
       </c>
       <c r="F12" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G12" t="s">
         <v>148</v>
       </c>
       <c r="H12"/>
       <c r="I12">
-        <v>73210</v>
+        <v>82000</v>
       </c>
       <c r="J12" t="s">
         <v>149</v>
       </c>
       <c r="K12" t="s">
+        <v>28</v>
+      </c>
+      <c r="L12"/>
+      <c r="M12">
+        <v>1487</v>
+      </c>
+      <c r="N12">
+        <v>1487</v>
+      </c>
+      <c r="O12" t="s">
+        <v>139</v>
+      </c>
+      <c r="P12" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>141</v>
+      </c>
+      <c r="R12" t="s">
+        <v>142</v>
+      </c>
+      <c r="S12" t="s">
+        <v>143</v>
+      </c>
+      <c r="T12"/>
+      <c r="U12" t="s">
         <v>150</v>
       </c>
-      <c r="L12" t="s">
-[...22 lines deleted...]
-      <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="D13" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="E13" t="s">
-        <v>160</v>
+        <v>154</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G13" t="s">
-        <v>161</v>
+        <v>155</v>
       </c>
       <c r="H13"/>
       <c r="I13">
-        <v>31770</v>
+        <v>42110</v>
       </c>
       <c r="J13" t="s">
+        <v>156</v>
+      </c>
+      <c r="K13" t="s">
+        <v>157</v>
+      </c>
+      <c r="L13" t="s">
+        <v>158</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13" t="s">
+        <v>159</v>
+      </c>
+      <c r="P13" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>161</v>
+      </c>
+      <c r="R13" t="s">
         <v>162</v>
       </c>
-      <c r="K13" t="s">
-[...23 lines deleted...]
-      </c>
+      <c r="S13"/>
       <c r="T13"/>
       <c r="U13" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="B14"/>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C14"/>
       <c r="D14" t="s">
-        <v>171</v>
+        <v>165</v>
       </c>
       <c r="E14" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G14" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="H14"/>
       <c r="I14">
-        <v>82000</v>
+        <v>42100</v>
       </c>
       <c r="J14" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="K14" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="L14"/>
       <c r="M14">
-        <v>1487</v>
+        <v>953</v>
       </c>
       <c r="N14">
-        <v>1487</v>
+        <v>953</v>
       </c>
       <c r="O14" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="P14" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="Q14" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="R14" t="s">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="S14"/>
       <c r="T14"/>
-      <c r="U14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D15" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="E15" t="s">
-        <v>178</v>
+        <v>114</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="H15"/>
       <c r="I15">
-        <v>42110</v>
+        <v>42100</v>
       </c>
       <c r="J15" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="K15" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-      <c r="M15"/>
+        <v>28</v>
+      </c>
+      <c r="L15"/>
+      <c r="M15">
+        <v>465</v>
+      </c>
       <c r="N15"/>
       <c r="O15" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="P15" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="Q15" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="R15" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="S15"/>
-      <c r="T15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T15" t="s">
+        <v>181</v>
+      </c>
+      <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16" t="s">
+        <v>183</v>
+      </c>
       <c r="D16" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E16" t="s">
-        <v>190</v>
+        <v>114</v>
       </c>
       <c r="F16" t="s">
         <v>25</v>
       </c>
       <c r="G16" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="H16"/>
       <c r="I16">
-        <v>63300</v>
+        <v>74200</v>
       </c>
       <c r="J16" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="K16" t="s">
-        <v>102</v>
-[...3 lines deleted...]
-        <v>388</v>
+        <v>28</v>
+      </c>
+      <c r="L16" t="s">
+        <v>187</v>
+      </c>
+      <c r="M16" t="s">
+        <v>188</v>
       </c>
       <c r="N16">
         <v>361</v>
       </c>
       <c r="O16" t="s">
+        <v>189</v>
+      </c>
+      <c r="P16" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>191</v>
+      </c>
+      <c r="R16" t="s">
+        <v>192</v>
+      </c>
+      <c r="S16" t="s">
         <v>193</v>
       </c>
-      <c r="P16" t="s">
+      <c r="T16" t="s">
         <v>194</v>
       </c>
-      <c r="Q16" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="U16"/>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
+        <v>195</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17" t="s">
+        <v>196</v>
+      </c>
+      <c r="D17" t="s">
+        <v>197</v>
+      </c>
+      <c r="E17" t="s">
+        <v>198</v>
+      </c>
+      <c r="F17" t="s">
+        <v>39</v>
+      </c>
+      <c r="G17" t="s">
         <v>199</v>
-      </c>
-[...12 lines deleted...]
-        <v>201</v>
       </c>
       <c r="H17"/>
       <c r="I17">
-        <v>74920</v>
+        <v>46000</v>
       </c>
       <c r="J17" t="s">
+        <v>200</v>
+      </c>
+      <c r="K17" t="s">
+        <v>201</v>
+      </c>
+      <c r="L17" t="s">
         <v>202</v>
       </c>
-      <c r="K17" t="s">
+      <c r="M17">
+        <v>2043</v>
+      </c>
+      <c r="N17">
+        <v>1347</v>
+      </c>
+      <c r="O17" t="s">
         <v>203</v>
       </c>
-      <c r="L17"/>
-[...2 lines deleted...]
-      <c r="O17" t="s">
+      <c r="P17" t="s">
         <v>204</v>
       </c>
-      <c r="P17" t="s">
+      <c r="Q17" t="s">
         <v>205</v>
       </c>
-      <c r="Q17" t="s">
+      <c r="R17" t="s">
         <v>206</v>
       </c>
-      <c r="R17" t="s">
+      <c r="S17" t="s">
         <v>207</v>
       </c>
-      <c r="S17"/>
       <c r="T17" t="s">
         <v>208</v>
       </c>
       <c r="U17" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
         <v>210</v>
       </c>
       <c r="B18"/>
-      <c r="C18"/>
+      <c r="C18" t="s">
+        <v>211</v>
+      </c>
       <c r="D18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E18" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F18" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="H18"/>
       <c r="I18">
-        <v>42100</v>
+        <v>48000</v>
       </c>
       <c r="J18" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="K18" t="s">
-        <v>42</v>
+        <v>216</v>
       </c>
       <c r="L18"/>
-      <c r="M18">
-[...1 lines deleted...]
-      </c>
+      <c r="M18"/>
       <c r="N18">
-        <v>953</v>
+        <v>1487</v>
       </c>
       <c r="O18" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="P18" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="Q18" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="R18" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="S18"/>
-      <c r="T18"/>
-      <c r="U18"/>
+      <c r="T18" t="s">
+        <v>221</v>
+      </c>
+      <c r="U18" t="s">
+        <v>222</v>
+      </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B19"/>
       <c r="C19" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="D19" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="E19" t="s">
-        <v>138</v>
+        <v>226</v>
       </c>
       <c r="F19" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G19" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="H19"/>
       <c r="I19">
-        <v>42100</v>
+        <v>31400</v>
       </c>
       <c r="J19" t="s">
-        <v>222</v>
+        <v>79</v>
       </c>
       <c r="K19" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-      <c r="N19"/>
+        <v>228</v>
+      </c>
+      <c r="L19" t="s">
+        <v>229</v>
+      </c>
+      <c r="M19"/>
+      <c r="N19">
+        <v>1347</v>
+      </c>
       <c r="O19" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="P19" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="Q19" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="R19" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="S19"/>
       <c r="T19" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="U19"/>
+        <v>234</v>
+      </c>
+      <c r="U19" t="s">
+        <v>235</v>
+      </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="B20"/>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="E20" t="s">
-        <v>138</v>
+        <v>238</v>
       </c>
       <c r="F20" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G20" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="H20"/>
       <c r="I20">
-        <v>74200</v>
+        <v>31062</v>
       </c>
       <c r="J20" t="s">
-        <v>232</v>
+        <v>79</v>
       </c>
       <c r="K20" t="s">
-        <v>42</v>
-[...9 lines deleted...]
-      </c>
+        <v>240</v>
+      </c>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="P20" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="Q20" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="R20" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="S20" t="s">
-        <v>239</v>
-[...4 lines deleted...]
-      <c r="U20"/>
+        <v>245</v>
+      </c>
+      <c r="T20"/>
+      <c r="U20" t="s">
+        <v>246</v>
+      </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="B21"/>
-      <c r="C21"/>
+      <c r="C21" t="s">
+        <v>248</v>
+      </c>
       <c r="D21" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="E21" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="F21" t="s">
         <v>25</v>
       </c>
       <c r="G21" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="H21"/>
       <c r="I21">
-        <v>38000</v>
+        <v>69890</v>
       </c>
       <c r="J21" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="K21" t="s">
-        <v>102</v>
+        <v>28</v>
       </c>
       <c r="L21"/>
-      <c r="M21"/>
-      <c r="N21"/>
+      <c r="M21" t="s">
+        <v>253</v>
+      </c>
+      <c r="N21" t="s">
+        <v>254</v>
+      </c>
       <c r="O21" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
       <c r="P21" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="Q21" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="R21" t="s">
-        <v>249</v>
-[...1 lines deleted...]
-      <c r="S21"/>
+        <v>258</v>
+      </c>
+      <c r="S21" t="s">
+        <v>259</v>
+      </c>
       <c r="T21" t="s">
-        <v>250</v>
-[...3 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="B22"/>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C22"/>
       <c r="D22" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="E22" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G22" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="H22"/>
       <c r="I22">
-        <v>46000</v>
+        <v>48000</v>
       </c>
       <c r="J22" t="s">
-        <v>257</v>
+        <v>215</v>
       </c>
       <c r="K22" t="s">
-        <v>258</v>
-[...9 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
       <c r="O22" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="P22" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="Q22" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="R22" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="S22" t="s">
-        <v>264</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="T22"/>
       <c r="U22" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="B23"/>
       <c r="C23" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="D23" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="E23" t="s">
-        <v>270</v>
+        <v>274</v>
       </c>
       <c r="F23" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G23" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="H23"/>
       <c r="I23">
-        <v>48000</v>
+        <v>69520</v>
       </c>
       <c r="J23" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="K23" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="L23"/>
-      <c r="M23"/>
+      <c r="M23" t="s">
+        <v>278</v>
+      </c>
       <c r="N23">
-        <v>1487</v>
+        <v>361</v>
       </c>
       <c r="O23" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="P23" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="Q23" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="R23" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="S23"/>
+        <v>282</v>
+      </c>
+      <c r="S23" t="s">
+        <v>283</v>
+      </c>
       <c r="T23" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="U23" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="E24" t="s">
-        <v>138</v>
+        <v>101</v>
       </c>
       <c r="F24" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G24" t="s">
-        <v>282</v>
+        <v>102</v>
       </c>
       <c r="H24"/>
       <c r="I24">
-        <v>26000</v>
+        <v>31100</v>
       </c>
       <c r="J24" t="s">
-        <v>283</v>
+        <v>79</v>
       </c>
       <c r="K24" t="s">
-        <v>102</v>
+        <v>288</v>
       </c>
       <c r="L24"/>
-      <c r="M24"/>
+      <c r="M24">
+        <v>1347</v>
+      </c>
       <c r="N24">
-        <v>361</v>
+        <v>1347</v>
       </c>
       <c r="O24" t="s">
-        <v>284</v>
+        <v>105</v>
       </c>
       <c r="P24" t="s">
-        <v>285</v>
+        <v>106</v>
       </c>
       <c r="Q24" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="R24" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="S24"/>
+        <v>108</v>
+      </c>
+      <c r="S24" t="s">
+        <v>290</v>
+      </c>
       <c r="T24" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="U24" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="B25"/>
       <c r="C25" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="D25" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E25" t="s">
-        <v>293</v>
+        <v>263</v>
       </c>
       <c r="F25" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G25" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="H25"/>
       <c r="I25">
-        <v>31400</v>
+        <v>38400</v>
       </c>
       <c r="J25" t="s">
-        <v>92</v>
+        <v>297</v>
       </c>
       <c r="K25" t="s">
-        <v>295</v>
-[...6 lines deleted...]
-        <v>1347</v>
+        <v>28</v>
+      </c>
+      <c r="L25"/>
+      <c r="M25" t="s">
+        <v>298</v>
+      </c>
+      <c r="N25" t="s">
+        <v>299</v>
       </c>
       <c r="O25" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="P25" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="Q25" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="R25" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="S25"/>
-      <c r="T25" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="T25"/>
+      <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="E26" t="s">
         <v>305</v>
       </c>
+      <c r="E26"/>
       <c r="F26" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G26" t="s">
         <v>306</v>
       </c>
       <c r="H26"/>
       <c r="I26">
-        <v>31062</v>
+        <v>66350</v>
       </c>
       <c r="J26" t="s">
-        <v>92</v>
+        <v>307</v>
       </c>
       <c r="K26" t="s">
-        <v>28</v>
+        <v>308</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26"/>
+      <c r="N26">
+        <v>1347</v>
+      </c>
       <c r="O26" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="P26" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="Q26" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="R26" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="S26" t="s">
-        <v>311</v>
-[...4 lines deleted...]
-      </c>
+        <v>313</v>
+      </c>
+      <c r="T26" t="s">
+        <v>314</v>
+      </c>
+      <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="D27" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="E27" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="F27" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G27" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="H27"/>
       <c r="I27">
-        <v>69890</v>
+        <v>66100</v>
       </c>
       <c r="J27" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="K27" t="s">
-        <v>42</v>
+        <v>308</v>
       </c>
       <c r="L27"/>
-      <c r="M27" t="s">
-[...3 lines deleted...]
-        <v>320</v>
+      <c r="M27"/>
+      <c r="N27">
+        <v>1347</v>
       </c>
       <c r="O27" t="s">
+        <v>309</v>
+      </c>
+      <c r="P27" t="s">
         <v>321</v>
       </c>
-      <c r="P27" t="s">
+      <c r="Q27" t="s">
         <v>322</v>
       </c>
-      <c r="Q27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="R27" t="s">
-        <v>324</v>
+        <v>312</v>
       </c>
       <c r="S27" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="T27" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="B28"/>
-      <c r="C28"/>
+      <c r="C28" t="s">
+        <v>324</v>
+      </c>
       <c r="D28" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="E28" t="s">
-        <v>329</v>
+        <v>114</v>
       </c>
       <c r="F28" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G28" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="H28"/>
       <c r="I28">
-        <v>48000</v>
+        <v>15170</v>
       </c>
       <c r="J28" t="s">
-        <v>272</v>
+        <v>327</v>
       </c>
       <c r="K28" t="s">
-        <v>42</v>
+        <v>104</v>
       </c>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28" t="s">
+        <v>328</v>
+      </c>
+      <c r="P28" t="s">
+        <v>329</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>330</v>
+      </c>
+      <c r="R28" t="s">
         <v>331</v>
       </c>
-      <c r="P28" t="s">
+      <c r="S28"/>
+      <c r="T28" t="s">
         <v>332</v>
       </c>
-      <c r="Q28" t="s">
-[...11 lines deleted...]
-      </c>
+      <c r="U28"/>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D29" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="E29" t="s">
-        <v>340</v>
+        <v>154</v>
       </c>
       <c r="F29" t="s">
         <v>25</v>
       </c>
       <c r="G29" t="s">
-        <v>341</v>
+        <v>296</v>
       </c>
       <c r="H29"/>
       <c r="I29">
-        <v>69520</v>
+        <v>38400</v>
       </c>
       <c r="J29" t="s">
-        <v>342</v>
+        <v>297</v>
       </c>
       <c r="K29" t="s">
-        <v>343</v>
+        <v>28</v>
       </c>
       <c r="L29"/>
-      <c r="M29" t="s">
-        <v>344</v>
+      <c r="M29">
+        <v>1281</v>
       </c>
       <c r="N29">
-        <v>361</v>
+        <v>1281</v>
       </c>
       <c r="O29" t="s">
-        <v>345</v>
+        <v>300</v>
       </c>
       <c r="P29" t="s">
-        <v>346</v>
+        <v>301</v>
       </c>
       <c r="Q29" t="s">
-        <v>347</v>
+        <v>302</v>
       </c>
       <c r="R29" t="s">
-        <v>348</v>
-[...6 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="S29"/>
+      <c r="T29"/>
       <c r="U29" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="B30"/>
-      <c r="C30"/>
+      <c r="C30" t="s">
+        <v>338</v>
+      </c>
       <c r="D30" t="s">
-        <v>353</v>
+        <v>339</v>
       </c>
       <c r="E30" t="s">
-        <v>125</v>
+        <v>340</v>
       </c>
       <c r="F30" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G30" t="s">
-        <v>126</v>
+        <v>341</v>
       </c>
       <c r="H30"/>
       <c r="I30">
-        <v>31100</v>
+        <v>11000</v>
       </c>
       <c r="J30" t="s">
-        <v>92</v>
+        <v>342</v>
       </c>
       <c r="K30" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="L30"/>
+        <v>157</v>
+      </c>
+      <c r="L30" t="s">
+        <v>343</v>
+      </c>
       <c r="M30">
-        <v>1347</v>
+        <v>1356</v>
       </c>
       <c r="N30">
-        <v>1347</v>
+        <v>1356</v>
       </c>
       <c r="O30" t="s">
-        <v>129</v>
+        <v>344</v>
       </c>
       <c r="P30" t="s">
-        <v>130</v>
+        <v>345</v>
       </c>
       <c r="Q30" t="s">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="R30" t="s">
-        <v>132</v>
+        <v>347</v>
       </c>
       <c r="S30" t="s">
-        <v>356</v>
+        <v>348</v>
       </c>
       <c r="T30" t="s">
-        <v>357</v>
+        <v>349</v>
       </c>
       <c r="U30" t="s">
-        <v>358</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>359</v>
+        <v>351</v>
       </c>
       <c r="B31"/>
       <c r="C31" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="D31" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
       <c r="E31" t="s">
-        <v>329</v>
+        <v>114</v>
       </c>
       <c r="F31" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G31" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="H31"/>
       <c r="I31">
-        <v>38400</v>
+        <v>48210</v>
       </c>
       <c r="J31" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
       <c r="K31" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-        <v>365</v>
+        <v>28</v>
+      </c>
+      <c r="L31" t="s">
+        <v>356</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31">
+        <v>1347</v>
       </c>
       <c r="O31" t="s">
-        <v>366</v>
+        <v>118</v>
       </c>
       <c r="P31" t="s">
-        <v>367</v>
+        <v>357</v>
       </c>
       <c r="Q31" t="s">
-        <v>368</v>
+        <v>358</v>
       </c>
       <c r="R31" t="s">
-        <v>369</v>
-[...3 lines deleted...]
-      <c r="U31"/>
+        <v>359</v>
+      </c>
+      <c r="S31" t="s">
+        <v>360</v>
+      </c>
+      <c r="T31" t="s">
+        <v>361</v>
+      </c>
+      <c r="U31" t="s">
+        <v>362</v>
+      </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32" t="s">
-        <v>371</v>
-[...1 lines deleted...]
-      <c r="E32"/>
+        <v>364</v>
+      </c>
+      <c r="E32" t="s">
+        <v>365</v>
+      </c>
       <c r="F32" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G32" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="H32"/>
       <c r="I32">
-        <v>66350</v>
+        <v>30250</v>
       </c>
       <c r="J32" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="K32" t="s">
-        <v>374</v>
+        <v>28</v>
       </c>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32">
-        <v>1347</v>
+        <v>1356</v>
       </c>
       <c r="O32" t="s">
-        <v>375</v>
+        <v>217</v>
       </c>
       <c r="P32" t="s">
-        <v>376</v>
+        <v>368</v>
       </c>
       <c r="Q32" t="s">
-        <v>377</v>
+        <v>369</v>
       </c>
       <c r="R32" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>370</v>
+      </c>
+      <c r="S32">
+        <v>33767796594</v>
       </c>
       <c r="T32" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="U32"/>
+        <v>371</v>
+      </c>
+      <c r="U32" t="s">
+        <v>372</v>
+      </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" t="s">
-        <v>381</v>
+        <v>373</v>
       </c>
       <c r="B33"/>
       <c r="C33" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="D33" t="s">
-        <v>383</v>
+        <v>375</v>
       </c>
       <c r="E33" t="s">
-        <v>384</v>
+        <v>114</v>
       </c>
       <c r="F33" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G33" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="H33"/>
       <c r="I33">
-        <v>66100</v>
+        <v>43490</v>
       </c>
       <c r="J33" t="s">
-        <v>386</v>
+        <v>377</v>
       </c>
       <c r="K33" t="s">
-        <v>374</v>
+        <v>28</v>
       </c>
       <c r="L33"/>
-      <c r="M33"/>
+      <c r="M33" t="s">
+        <v>378</v>
+      </c>
       <c r="N33">
-        <v>1347</v>
+        <v>361</v>
       </c>
       <c r="O33" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="P33" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="Q33" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="R33" t="s">
-        <v>378</v>
-[...7 lines deleted...]
-      <c r="U33"/>
+        <v>382</v>
+      </c>
+      <c r="S33"/>
+      <c r="T33"/>
+      <c r="U33" t="s">
+        <v>383</v>
+      </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="B34"/>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C34"/>
       <c r="D34" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
       <c r="E34" t="s">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="F34" t="s">
         <v>25</v>
       </c>
       <c r="G34" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="H34"/>
       <c r="I34">
-        <v>15170</v>
+        <v>69008</v>
       </c>
       <c r="J34" t="s">
+        <v>387</v>
+      </c>
+      <c r="K34" t="s">
+        <v>388</v>
+      </c>
+      <c r="L34" t="s">
+        <v>389</v>
+      </c>
+      <c r="M34">
+        <v>351</v>
+      </c>
+      <c r="N34" t="s">
+        <v>390</v>
+      </c>
+      <c r="O34" t="s">
+        <v>391</v>
+      </c>
+      <c r="P34" t="s">
+        <v>392</v>
+      </c>
+      <c r="Q34" t="s">
         <v>393</v>
       </c>
-      <c r="K34" t="s">
-[...5 lines deleted...]
-      <c r="O34" t="s">
+      <c r="R34" t="s">
         <v>394</v>
       </c>
-      <c r="P34" t="s">
+      <c r="S34" t="s">
         <v>395</v>
       </c>
-      <c r="Q34" t="s">
+      <c r="T34" t="s">
         <v>396</v>
       </c>
-      <c r="R34" t="s">
+      <c r="U34" t="s">
         <v>397</v>
       </c>
-      <c r="S34"/>
-[...3 lines deleted...]
-      <c r="U34"/>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" t="s">
+        <v>398</v>
+      </c>
+      <c r="B35"/>
+      <c r="C35"/>
+      <c r="D35" t="s">
         <v>399</v>
       </c>
-      <c r="B35"/>
-      <c r="C35" t="s">
+      <c r="E35" t="s">
+        <v>238</v>
+      </c>
+      <c r="F35" t="s">
+        <v>39</v>
+      </c>
+      <c r="G35" t="s">
         <v>400</v>
-      </c>
-[...10 lines deleted...]
-        <v>362</v>
       </c>
       <c r="H35"/>
       <c r="I35">
-        <v>38400</v>
+        <v>11100</v>
       </c>
       <c r="J35" t="s">
-        <v>363</v>
+        <v>401</v>
       </c>
       <c r="K35" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="L35"/>
-      <c r="M35">
-[...4 lines deleted...]
-      </c>
+      <c r="M35"/>
+      <c r="N35"/>
       <c r="O35" t="s">
-        <v>366</v>
+        <v>402</v>
       </c>
       <c r="P35" t="s">
-        <v>367</v>
+        <v>403</v>
       </c>
       <c r="Q35" t="s">
-        <v>368</v>
+        <v>404</v>
       </c>
       <c r="R35" t="s">
-        <v>369</v>
-[...1 lines deleted...]
-      <c r="S35"/>
+        <v>405</v>
+      </c>
+      <c r="S35" t="s">
+        <v>406</v>
+      </c>
       <c r="T35"/>
       <c r="U35" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" t="s">
-        <v>403</v>
+        <v>408</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="D36" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E36" t="s">
-        <v>406</v>
+        <v>54</v>
       </c>
       <c r="F36" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G36" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="H36"/>
       <c r="I36">
-        <v>11000</v>
+        <v>31300</v>
       </c>
       <c r="J36" t="s">
-        <v>408</v>
+        <v>79</v>
       </c>
       <c r="K36" t="s">
-        <v>181</v>
+        <v>308</v>
       </c>
       <c r="L36" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>412</v>
+      </c>
+      <c r="M36"/>
       <c r="N36">
-        <v>1356</v>
+        <v>1347</v>
       </c>
       <c r="O36" t="s">
-        <v>410</v>
+        <v>279</v>
       </c>
       <c r="P36" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="Q36" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="R36" t="s">
-        <v>413</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="S36"/>
       <c r="T36" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="U36" t="s">
         <v>416</v>
       </c>
+      <c r="U36"/>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" t="s">
         <v>417</v>
       </c>
       <c r="B37"/>
       <c r="C37" t="s">
+        <v>409</v>
+      </c>
+      <c r="D37" t="s">
         <v>418</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="F37" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G37" t="s">
-        <v>420</v>
+        <v>411</v>
       </c>
       <c r="H37"/>
       <c r="I37">
-        <v>48210</v>
+        <v>31300</v>
       </c>
       <c r="J37" t="s">
-        <v>421</v>
+        <v>79</v>
       </c>
       <c r="K37" t="s">
-        <v>42</v>
+        <v>288</v>
       </c>
       <c r="L37" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="M37"/>
       <c r="N37">
         <v>1347</v>
       </c>
       <c r="O37" t="s">
-        <v>142</v>
+        <v>279</v>
       </c>
       <c r="P37" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="Q37" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="R37" t="s">
-        <v>425</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="S37"/>
       <c r="T37" t="s">
-        <v>427</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="U37"/>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" t="s">
-        <v>429</v>
+        <v>420</v>
       </c>
       <c r="B38"/>
-      <c r="C38"/>
+      <c r="C38" t="s">
+        <v>421</v>
+      </c>
       <c r="D38" t="s">
-        <v>430</v>
+        <v>422</v>
       </c>
       <c r="E38" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="F38" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G38" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="H38"/>
       <c r="I38">
-        <v>30250</v>
+        <v>69390</v>
       </c>
       <c r="J38" t="s">
-        <v>433</v>
+        <v>425</v>
       </c>
       <c r="K38" t="s">
-        <v>42</v>
+        <v>426</v>
       </c>
       <c r="L38"/>
-      <c r="M38"/>
+      <c r="M38" t="s">
+        <v>427</v>
+      </c>
       <c r="N38">
-        <v>1356</v>
+        <v>361</v>
       </c>
       <c r="O38" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="P38" t="s">
-        <v>434</v>
+        <v>280</v>
       </c>
       <c r="Q38" t="s">
-        <v>435</v>
+        <v>281</v>
       </c>
       <c r="R38" t="s">
-        <v>436</v>
-[...2 lines deleted...]
-        <v>33767796594</v>
+        <v>282</v>
+      </c>
+      <c r="S38" t="s">
+        <v>283</v>
       </c>
       <c r="T38" t="s">
-        <v>437</v>
+        <v>428</v>
       </c>
       <c r="U38" t="s">
-        <v>438</v>
+        <v>429</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="E39" t="s">
-        <v>138</v>
+        <v>365</v>
       </c>
       <c r="F39" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G39" t="s">
-        <v>441</v>
-[...1 lines deleted...]
-      <c r="H39"/>
+        <v>432</v>
+      </c>
+      <c r="H39" t="s">
+        <v>433</v>
+      </c>
       <c r="I39">
-        <v>74000</v>
+        <v>32013</v>
       </c>
       <c r="J39" t="s">
-        <v>442</v>
+        <v>434</v>
       </c>
       <c r="K39" t="s">
-        <v>28</v>
+        <v>435</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
-      <c r="N39">
-[...1 lines deleted...]
-      </c>
+      <c r="N39"/>
       <c r="O39" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="P39" t="s">
-        <v>444</v>
+        <v>437</v>
       </c>
       <c r="Q39" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="R39" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="S39"/>
+        <v>439</v>
+      </c>
+      <c r="S39" t="s">
+        <v>440</v>
+      </c>
       <c r="T39"/>
       <c r="U39" t="s">
-        <v>447</v>
+        <v>441</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" t="s">
-        <v>448</v>
+        <v>442</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
-        <v>449</v>
+        <v>443</v>
       </c>
       <c r="D40" t="s">
-        <v>450</v>
+        <v>444</v>
       </c>
       <c r="E40" t="s">
-        <v>138</v>
+        <v>76</v>
       </c>
       <c r="F40" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G40" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="H40"/>
       <c r="I40">
-        <v>43490</v>
+        <v>30000</v>
       </c>
       <c r="J40" t="s">
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="K40" t="s">
-        <v>42</v>
+        <v>447</v>
       </c>
       <c r="L40"/>
-      <c r="M40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M40"/>
       <c r="N40">
-        <v>361</v>
+        <v>1347</v>
       </c>
       <c r="O40" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="P40" t="s">
-        <v>455</v>
+        <v>449</v>
       </c>
       <c r="Q40" t="s">
-        <v>456</v>
+        <v>450</v>
       </c>
       <c r="R40" t="s">
-        <v>457</v>
+        <v>451</v>
       </c>
       <c r="S40"/>
       <c r="T40"/>
-      <c r="U40" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U40"/>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" t="s">
+        <v>452</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41" t="s">
+        <v>453</v>
+      </c>
+      <c r="D41" t="s">
+        <v>454</v>
+      </c>
+      <c r="E41" t="s">
+        <v>263</v>
+      </c>
+      <c r="F41" t="s">
+        <v>39</v>
+      </c>
+      <c r="G41" t="s">
+        <v>455</v>
+      </c>
+      <c r="H41"/>
+      <c r="I41" t="s">
+        <v>456</v>
+      </c>
+      <c r="J41" t="s">
+        <v>457</v>
+      </c>
+      <c r="K41" t="s">
+        <v>458</v>
+      </c>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41" t="s">
         <v>459</v>
       </c>
-      <c r="B41"/>
-[...1 lines deleted...]
-      <c r="D41" t="s">
+      <c r="P41" t="s">
         <v>460</v>
       </c>
-      <c r="E41" t="s">
-[...5 lines deleted...]
-      <c r="G41" t="s">
+      <c r="Q41" t="s">
         <v>461</v>
       </c>
-      <c r="H41"/>
-[...3 lines deleted...]
-      <c r="J41" t="s">
+      <c r="R41" t="s">
         <v>462</v>
       </c>
-      <c r="K41" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" t="s">
-        <v>473</v>
+        <v>463</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42" t="s">
-        <v>474</v>
+        <v>464</v>
       </c>
       <c r="E42" t="s">
-        <v>475</v>
+        <v>101</v>
       </c>
       <c r="F42" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G42" t="s">
-        <v>476</v>
+        <v>102</v>
       </c>
       <c r="H42"/>
-      <c r="I42" t="s">
-        <v>477</v>
+      <c r="I42">
+        <v>31100</v>
       </c>
       <c r="J42" t="s">
-        <v>478</v>
+        <v>79</v>
       </c>
       <c r="K42" t="s">
-        <v>479</v>
+        <v>28</v>
       </c>
       <c r="L42"/>
-      <c r="M42" t="s">
-        <v>480</v>
+      <c r="M42">
+        <v>1347</v>
       </c>
       <c r="N42">
-        <v>361</v>
+        <v>1347</v>
       </c>
       <c r="O42" t="s">
-        <v>481</v>
+        <v>465</v>
       </c>
       <c r="P42" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="Q42" t="s">
-        <v>483</v>
+        <v>467</v>
       </c>
       <c r="R42" t="s">
-        <v>484</v>
-[...1 lines deleted...]
-      <c r="S42"/>
+        <v>468</v>
+      </c>
+      <c r="S42" t="s">
+        <v>469</v>
+      </c>
       <c r="T42" t="s">
-        <v>485</v>
+        <v>470</v>
       </c>
       <c r="U42" t="s">
-        <v>486</v>
+        <v>471</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" t="s">
-        <v>487</v>
+        <v>472</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43" t="s">
-        <v>488</v>
+        <v>473</v>
       </c>
       <c r="E43" t="s">
-        <v>305</v>
+        <v>76</v>
       </c>
       <c r="F43" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G43" t="s">
-        <v>489</v>
+        <v>474</v>
       </c>
       <c r="H43"/>
       <c r="I43">
-        <v>11100</v>
+        <v>30110</v>
       </c>
       <c r="J43" t="s">
-        <v>490</v>
+        <v>475</v>
       </c>
       <c r="K43" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43" t="s">
-        <v>491</v>
+        <v>476</v>
       </c>
       <c r="P43" t="s">
-        <v>492</v>
+        <v>477</v>
       </c>
       <c r="Q43" t="s">
-        <v>493</v>
+        <v>478</v>
       </c>
       <c r="R43" t="s">
-        <v>494</v>
+        <v>479</v>
       </c>
       <c r="S43" t="s">
-        <v>495</v>
-[...1 lines deleted...]
-      <c r="T43"/>
+        <v>480</v>
+      </c>
+      <c r="T43" t="s">
+        <v>481</v>
+      </c>
       <c r="U43" t="s">
-        <v>496</v>
+        <v>482</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="B44"/>
-      <c r="C44"/>
+      <c r="C44" t="s">
+        <v>484</v>
+      </c>
       <c r="D44" t="s">
-        <v>498</v>
+        <v>485</v>
       </c>
       <c r="E44" t="s">
-        <v>138</v>
+        <v>486</v>
       </c>
       <c r="F44" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G44" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="H44"/>
-      <c r="I44">
-        <v>38500</v>
+      <c r="I44" t="s">
+        <v>488</v>
       </c>
       <c r="J44" t="s">
-        <v>500</v>
+        <v>489</v>
       </c>
       <c r="K44" t="s">
-        <v>28</v>
-[...9 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
       <c r="O44" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="P44" t="s">
-        <v>503</v>
+        <v>491</v>
       </c>
       <c r="Q44" t="s">
-        <v>504</v>
+        <v>492</v>
       </c>
       <c r="R44" t="s">
-        <v>505</v>
-[...1 lines deleted...]
-      <c r="S44"/>
+        <v>493</v>
+      </c>
+      <c r="S44" t="s">
+        <v>494</v>
+      </c>
       <c r="T44" t="s">
-        <v>506</v>
+        <v>495</v>
       </c>
       <c r="U44" t="s">
-        <v>507</v>
+        <v>496</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" t="s">
-        <v>508</v>
+        <v>497</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
-        <v>509</v>
+        <v>498</v>
       </c>
       <c r="D45" t="s">
-        <v>510</v>
+        <v>499</v>
       </c>
       <c r="E45" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="F45" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G45" t="s">
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="H45"/>
       <c r="I45">
-        <v>31300</v>
+        <v>81140</v>
       </c>
       <c r="J45" t="s">
-        <v>92</v>
+        <v>501</v>
       </c>
       <c r="K45" t="s">
-        <v>374</v>
-[...3 lines deleted...]
-      </c>
+        <v>502</v>
+      </c>
+      <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
-[...1 lines deleted...]
-      </c>
+      <c r="N45"/>
       <c r="O45" t="s">
-        <v>345</v>
+        <v>503</v>
       </c>
       <c r="P45" t="s">
-        <v>513</v>
+        <v>504</v>
       </c>
       <c r="Q45" t="s">
-        <v>514</v>
+        <v>505</v>
       </c>
       <c r="R45" t="s">
-        <v>515</v>
-[...1 lines deleted...]
-      <c r="S45"/>
+        <v>506</v>
+      </c>
+      <c r="S45" t="s">
+        <v>507</v>
+      </c>
       <c r="T45" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="U45"/>
+        <v>508</v>
+      </c>
+      <c r="U45" t="s">
+        <v>509</v>
+      </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="B46"/>
       <c r="C46" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="D46" t="s">
-        <v>518</v>
+        <v>512</v>
       </c>
       <c r="E46" t="s">
-        <v>68</v>
+        <v>114</v>
       </c>
       <c r="F46" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G46" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="H46"/>
       <c r="I46">
-        <v>31300</v>
+        <v>31390</v>
       </c>
       <c r="J46" t="s">
-        <v>92</v>
+        <v>514</v>
       </c>
       <c r="K46" t="s">
-        <v>354</v>
-[...3 lines deleted...]
-      </c>
+        <v>515</v>
+      </c>
+      <c r="L46"/>
       <c r="M46"/>
       <c r="N46">
         <v>1347</v>
       </c>
       <c r="O46" t="s">
-        <v>345</v>
+        <v>516</v>
       </c>
       <c r="P46" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="Q46" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="R46" t="s">
-        <v>515</v>
-[...1 lines deleted...]
-      <c r="S46"/>
+        <v>519</v>
+      </c>
+      <c r="S46" t="s">
+        <v>520</v>
+      </c>
       <c r="T46" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="U46"/>
+        <v>521</v>
+      </c>
+      <c r="U46" t="s">
+        <v>522</v>
+      </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B47"/>
-      <c r="C47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C47"/>
       <c r="D47" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
       <c r="E47" t="s">
-        <v>523</v>
+        <v>76</v>
       </c>
       <c r="F47" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G47" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="H47"/>
       <c r="I47">
-        <v>69390</v>
+        <v>66906</v>
       </c>
       <c r="J47" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="K47" t="s">
-        <v>526</v>
+        <v>28</v>
       </c>
       <c r="L47"/>
-      <c r="M47" t="s">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47" t="s">
         <v>527</v>
       </c>
-      <c r="N47">
-[...4 lines deleted...]
-      </c>
       <c r="P47" t="s">
-        <v>346</v>
+        <v>528</v>
       </c>
       <c r="Q47" t="s">
-        <v>347</v>
+        <v>529</v>
       </c>
       <c r="R47" t="s">
-        <v>348</v>
+        <v>530</v>
       </c>
       <c r="S47" t="s">
-        <v>349</v>
-[...3 lines deleted...]
-      </c>
+        <v>531</v>
+      </c>
+      <c r="T47"/>
       <c r="U47" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="E48" t="s">
-        <v>112</v>
+        <v>365</v>
       </c>
       <c r="F48" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G48" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="H48"/>
       <c r="I48">
-        <v>43260</v>
+        <v>30000</v>
       </c>
       <c r="J48" t="s">
-        <v>533</v>
+        <v>446</v>
       </c>
       <c r="K48" t="s">
-        <v>534</v>
-[...4 lines deleted...]
-      <c r="M48" t="s">
+        <v>28</v>
+      </c>
+      <c r="L48"/>
+      <c r="M48"/>
+      <c r="N48"/>
+      <c r="O48" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="P48" t="s">
         <v>537</v>
       </c>
       <c r="Q48" t="s">
+        <v>438</v>
+      </c>
+      <c r="R48" t="s">
         <v>538</v>
       </c>
-      <c r="R48" t="s">
+      <c r="S48" t="s">
         <v>539</v>
       </c>
-      <c r="S48"/>
       <c r="T48" t="s">
         <v>540</v>
       </c>
       <c r="U48" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" t="s">
         <v>542</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49" t="s">
         <v>543</v>
       </c>
       <c r="E49" t="s">
-        <v>431</v>
+        <v>88</v>
       </c>
       <c r="F49" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G49" t="s">
         <v>544</v>
       </c>
-      <c r="H49" t="s">
+      <c r="H49"/>
+      <c r="I49">
+        <v>69120</v>
+      </c>
+      <c r="J49" t="s">
         <v>545</v>
       </c>
-      <c r="I49">
-[...2 lines deleted...]
-      <c r="J49" t="s">
+      <c r="K49" t="s">
         <v>546</v>
       </c>
-      <c r="K49" t="s">
+      <c r="L49" t="s">
         <v>547</v>
       </c>
-      <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49" t="s">
         <v>548</v>
       </c>
       <c r="P49" t="s">
         <v>549</v>
       </c>
       <c r="Q49" t="s">
         <v>550</v>
       </c>
       <c r="R49" t="s">
         <v>551</v>
       </c>
-      <c r="S49" t="s">
+      <c r="S49"/>
+      <c r="T49" t="s">
         <v>552</v>
       </c>
-      <c r="T49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U49"/>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" t="s">
+        <v>553</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50" t="s">
         <v>554</v>
       </c>
-      <c r="B50"/>
-      <c r="C50" t="s">
+      <c r="E50" t="s">
         <v>555</v>
       </c>
-      <c r="D50" t="s">
+      <c r="F50" t="s">
+        <v>39</v>
+      </c>
+      <c r="G50" t="s">
         <v>556</v>
-      </c>
-[...7 lines deleted...]
-        <v>557</v>
       </c>
       <c r="H50"/>
       <c r="I50">
-        <v>30000</v>
+        <v>34078</v>
       </c>
       <c r="J50" t="s">
+        <v>68</v>
+      </c>
+      <c r="K50" t="s">
+        <v>557</v>
+      </c>
+      <c r="L50"/>
+      <c r="M50" t="s">
         <v>558</v>
       </c>
-      <c r="K50" t="s">
+      <c r="N50"/>
+      <c r="O50" t="s">
         <v>559</v>
       </c>
-      <c r="L50"/>
-[...4 lines deleted...]
-      <c r="O50" t="s">
+      <c r="P50" t="s">
         <v>560</v>
       </c>
-      <c r="P50" t="s">
+      <c r="Q50" t="s">
         <v>561</v>
       </c>
-      <c r="Q50" t="s">
+      <c r="R50" t="s">
         <v>562</v>
       </c>
-      <c r="R50" t="s">
+      <c r="S50" t="s">
         <v>563</v>
       </c>
-      <c r="S50"/>
-[...1 lines deleted...]
-      <c r="U50"/>
+      <c r="T50" t="s">
+        <v>564</v>
+      </c>
+      <c r="U50" t="s">
+        <v>565</v>
+      </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
       <c r="B51"/>
       <c r="C51" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="D51" t="s">
-        <v>566</v>
-[...3 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="E51"/>
       <c r="F51" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G51" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="H51"/>
-      <c r="I51" t="s">
-        <v>568</v>
+      <c r="I51">
+        <v>69700</v>
       </c>
       <c r="J51" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="K51" t="s">
-        <v>570</v>
+        <v>28</v>
       </c>
       <c r="L51"/>
-      <c r="M51"/>
+      <c r="M51">
+        <v>50</v>
+      </c>
       <c r="N51"/>
       <c r="O51" t="s">
+        <v>309</v>
+      </c>
+      <c r="P51" t="s">
         <v>571</v>
       </c>
-      <c r="P51" t="s">
+      <c r="Q51" t="s">
         <v>572</v>
       </c>
-      <c r="Q51" t="s">
+      <c r="R51" t="s">
         <v>573</v>
-      </c>
-[...1 lines deleted...]
-        <v>574</v>
       </c>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" t="s">
+        <v>574</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52" t="s">
         <v>575</v>
       </c>
-      <c r="B52"/>
-      <c r="C52"/>
       <c r="D52" t="s">
         <v>576</v>
       </c>
       <c r="E52" t="s">
-        <v>125</v>
+        <v>76</v>
       </c>
       <c r="F52" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G52" t="s">
-        <v>126</v>
+        <v>577</v>
       </c>
       <c r="H52"/>
       <c r="I52">
-        <v>31100</v>
+        <v>38100</v>
       </c>
       <c r="J52" t="s">
-        <v>92</v>
+        <v>578</v>
       </c>
       <c r="K52" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-        <v>1347</v>
+        <v>579</v>
+      </c>
+      <c r="L52" t="s">
+        <v>580</v>
+      </c>
+      <c r="M52" t="s">
+        <v>581</v>
+      </c>
+      <c r="N52" t="s">
+        <v>581</v>
       </c>
       <c r="O52" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="P52" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="Q52" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="R52" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="S52" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="T52" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="U52" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" t="s">
-        <v>584</v>
+        <v>574</v>
       </c>
       <c r="B53"/>
-      <c r="C53"/>
+      <c r="C53" t="s">
+        <v>575</v>
+      </c>
       <c r="D53" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E53" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="F53" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G53" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="H53"/>
       <c r="I53">
-        <v>30110</v>
+        <v>38100</v>
       </c>
       <c r="J53" t="s">
+        <v>578</v>
+      </c>
+      <c r="K53" t="s">
+        <v>579</v>
+      </c>
+      <c r="L53" t="s">
+        <v>591</v>
+      </c>
+      <c r="M53" t="s">
+        <v>581</v>
+      </c>
+      <c r="N53" t="s">
+        <v>581</v>
+      </c>
+      <c r="O53" t="s">
+        <v>582</v>
+      </c>
+      <c r="P53" t="s">
+        <v>583</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>584</v>
+      </c>
+      <c r="R53" t="s">
+        <v>585</v>
+      </c>
+      <c r="S53" t="s">
+        <v>586</v>
+      </c>
+      <c r="T53" t="s">
         <v>587</v>
       </c>
-      <c r="K53" t="s">
-[...17 lines deleted...]
-      <c r="S53" t="s">
+      <c r="U53" t="s">
         <v>592</v>
-      </c>
-[...4 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="E54" t="s">
-        <v>597</v>
-[...1 lines deleted...]
-      <c r="F54"/>
+        <v>365</v>
+      </c>
+      <c r="F54" t="s">
+        <v>39</v>
+      </c>
       <c r="G54" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="H54"/>
       <c r="I54">
-        <v>45057</v>
+        <v>34060</v>
       </c>
       <c r="J54" t="s">
-        <v>599</v>
+        <v>68</v>
       </c>
       <c r="K54" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="L54"/>
       <c r="M54"/>
-      <c r="N54">
-[...1 lines deleted...]
-      </c>
+      <c r="N54"/>
       <c r="O54" t="s">
-        <v>93</v>
+        <v>596</v>
       </c>
       <c r="P54" t="s">
+        <v>597</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>598</v>
+      </c>
+      <c r="R54" t="s">
+        <v>599</v>
+      </c>
+      <c r="S54" t="s">
+        <v>600</v>
+      </c>
+      <c r="T54" t="s">
         <v>601</v>
       </c>
-      <c r="Q54" t="s">
+      <c r="U54" t="s">
         <v>602</v>
-      </c>
-[...8 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="B55"/>
       <c r="C55" t="s">
+        <v>604</v>
+      </c>
+      <c r="D55" t="s">
+        <v>605</v>
+      </c>
+      <c r="E55" t="s">
+        <v>606</v>
+      </c>
+      <c r="F55" t="s">
+        <v>39</v>
+      </c>
+      <c r="G55" t="s">
         <v>607</v>
       </c>
-      <c r="D55" t="s">
+      <c r="H55"/>
+      <c r="I55">
+        <v>31000</v>
+      </c>
+      <c r="J55" t="s">
         <v>608</v>
       </c>
-      <c r="E55" t="s">
+      <c r="K55" t="s">
         <v>609</v>
       </c>
-      <c r="F55" t="s">
-[...2 lines deleted...]
-      <c r="G55" t="s">
+      <c r="L55"/>
+      <c r="M55">
+        <v>2296</v>
+      </c>
+      <c r="N55" t="s">
         <v>610</v>
       </c>
-      <c r="H55"/>
-      <c r="I55" t="s">
+      <c r="O55" t="s">
         <v>611</v>
       </c>
-      <c r="J55" t="s">
+      <c r="P55" t="s">
         <v>612</v>
       </c>
-      <c r="K55" t="s">
-[...5 lines deleted...]
-      <c r="O55" t="s">
+      <c r="Q55" t="s">
         <v>613</v>
       </c>
-      <c r="P55" t="s">
+      <c r="R55" t="s">
         <v>614</v>
       </c>
-      <c r="Q55" t="s">
+      <c r="S55" t="s">
         <v>615</v>
       </c>
-      <c r="R55" t="s">
+      <c r="T55"/>
+      <c r="U55" t="s">
         <v>616</v>
-      </c>
-[...7 lines deleted...]
-        <v>619</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="B56"/>
-      <c r="C56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C56"/>
       <c r="D56" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E56" t="s">
-        <v>112</v>
+        <v>619</v>
       </c>
       <c r="F56" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G56" t="s">
-        <v>623</v>
+        <v>102</v>
       </c>
       <c r="H56"/>
       <c r="I56">
-        <v>81140</v>
+        <v>31100</v>
       </c>
       <c r="J56" t="s">
-        <v>624</v>
+        <v>79</v>
       </c>
       <c r="K56" t="s">
-        <v>625</v>
+        <v>308</v>
       </c>
       <c r="L56"/>
-      <c r="M56"/>
-      <c r="N56"/>
+      <c r="M56">
+        <v>1347</v>
+      </c>
+      <c r="N56">
+        <v>1347</v>
+      </c>
       <c r="O56" t="s">
-        <v>626</v>
+        <v>105</v>
       </c>
       <c r="P56" t="s">
-        <v>627</v>
+        <v>106</v>
       </c>
       <c r="Q56" t="s">
-        <v>628</v>
+        <v>289</v>
       </c>
       <c r="R56" t="s">
-        <v>629</v>
+        <v>108</v>
       </c>
       <c r="S56" t="s">
-        <v>630</v>
+        <v>290</v>
       </c>
       <c r="T56" t="s">
-        <v>631</v>
+        <v>620</v>
       </c>
       <c r="U56" t="s">
-        <v>632</v>
+        <v>621</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" t="s">
+        <v>622</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57" t="s">
+        <v>623</v>
+      </c>
+      <c r="D57" t="s">
+        <v>624</v>
+      </c>
+      <c r="E57" t="s">
+        <v>625</v>
+      </c>
+      <c r="F57" t="s">
+        <v>39</v>
+      </c>
+      <c r="G57" t="s">
+        <v>626</v>
+      </c>
+      <c r="H57"/>
+      <c r="I57">
+        <v>31170</v>
+      </c>
+      <c r="J57" t="s">
+        <v>627</v>
+      </c>
+      <c r="K57" t="s">
+        <v>628</v>
+      </c>
+      <c r="L57"/>
+      <c r="M57"/>
+      <c r="N57" t="s">
+        <v>629</v>
+      </c>
+      <c r="O57" t="s">
+        <v>630</v>
+      </c>
+      <c r="P57" t="s">
+        <v>631</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>632</v>
+      </c>
+      <c r="R57" t="s">
         <v>633</v>
       </c>
-      <c r="B57"/>
-[...1 lines deleted...]
-      <c r="D57" t="s">
+      <c r="S57"/>
+      <c r="T57" t="s">
         <v>634</v>
       </c>
-      <c r="E57" t="s">
-[...5 lines deleted...]
-      <c r="G57" t="s">
+      <c r="U57" t="s">
         <v>635</v>
-      </c>
-[...32 lines deleted...]
-        <v>643</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="B58"/>
       <c r="C58" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="D58" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
       <c r="E58" t="s">
-        <v>138</v>
+        <v>365</v>
       </c>
       <c r="F58" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G58" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="H58"/>
       <c r="I58">
-        <v>31390</v>
+        <v>34394</v>
       </c>
       <c r="J58" t="s">
-        <v>648</v>
+        <v>68</v>
       </c>
       <c r="K58" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="L58"/>
-      <c r="M58"/>
+      <c r="M58">
+        <v>1755</v>
+      </c>
       <c r="N58">
-        <v>1347</v>
+        <v>1487</v>
       </c>
       <c r="O58" t="s">
-        <v>650</v>
+        <v>279</v>
       </c>
       <c r="P58" t="s">
-        <v>651</v>
+        <v>641</v>
       </c>
       <c r="Q58" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
       <c r="R58" t="s">
-        <v>653</v>
-[...3 lines deleted...]
-      </c>
+        <v>643</v>
+      </c>
+      <c r="S58"/>
       <c r="T58" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="U58" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" t="s">
-        <v>657</v>
+        <v>646</v>
       </c>
       <c r="B59"/>
-      <c r="C59"/>
+      <c r="C59" t="s">
+        <v>647</v>
+      </c>
       <c r="D59" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="E59" t="s">
-        <v>24</v>
+        <v>555</v>
       </c>
       <c r="F59" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G59" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
       <c r="H59"/>
       <c r="I59">
-        <v>66906</v>
+        <v>69000</v>
       </c>
       <c r="J59" t="s">
-        <v>660</v>
+        <v>649</v>
       </c>
       <c r="K59" t="s">
-        <v>42</v>
+        <v>240</v>
       </c>
       <c r="L59"/>
-      <c r="M59"/>
+      <c r="M59">
+        <v>343</v>
+      </c>
       <c r="N59"/>
       <c r="O59" t="s">
-        <v>661</v>
+        <v>328</v>
       </c>
       <c r="P59" t="s">
-        <v>662</v>
+        <v>329</v>
       </c>
       <c r="Q59" t="s">
-        <v>663</v>
+        <v>649</v>
       </c>
       <c r="R59" t="s">
-        <v>664</v>
-[...7 lines deleted...]
-      </c>
+        <v>331</v>
+      </c>
+      <c r="S59"/>
+      <c r="T59" t="s">
+        <v>650</v>
+      </c>
+      <c r="U59"/>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" t="s">
-        <v>667</v>
+        <v>651</v>
       </c>
       <c r="B60"/>
-      <c r="C60"/>
+      <c r="C60" t="s">
+        <v>652</v>
+      </c>
       <c r="D60" t="s">
-        <v>668</v>
+        <v>653</v>
       </c>
       <c r="E60" t="s">
-        <v>431</v>
+        <v>76</v>
       </c>
       <c r="F60" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G60" t="s">
-        <v>669</v>
+        <v>654</v>
       </c>
       <c r="H60"/>
-      <c r="I60">
-        <v>30000</v>
+      <c r="I60" t="s">
+        <v>655</v>
       </c>
       <c r="J60" t="s">
-        <v>558</v>
+        <v>656</v>
       </c>
       <c r="K60" t="s">
-        <v>42</v>
+        <v>657</v>
       </c>
       <c r="L60"/>
-      <c r="M60"/>
-      <c r="N60"/>
+      <c r="M60">
+        <v>343</v>
+      </c>
+      <c r="N60" t="s">
+        <v>658</v>
+      </c>
       <c r="O60" t="s">
-        <v>670</v>
+        <v>659</v>
       </c>
       <c r="P60" t="s">
-        <v>671</v>
+        <v>660</v>
       </c>
       <c r="Q60" t="s">
-        <v>550</v>
+        <v>661</v>
       </c>
       <c r="R60" t="s">
-        <v>672</v>
+        <v>662</v>
       </c>
       <c r="S60" t="s">
-        <v>673</v>
+        <v>663</v>
       </c>
       <c r="T60" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>664</v>
+      </c>
+      <c r="U60"/>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
-        <v>676</v>
+        <v>665</v>
       </c>
       <c r="B61"/>
-      <c r="C61"/>
+      <c r="C61" t="s">
+        <v>666</v>
+      </c>
       <c r="D61" t="s">
-        <v>677</v>
+        <v>667</v>
       </c>
       <c r="E61" t="s">
-        <v>112</v>
+        <v>88</v>
       </c>
       <c r="F61" t="s">
-        <v>25</v>
+        <v>668</v>
       </c>
       <c r="G61" t="s">
-        <v>678</v>
+        <v>669</v>
       </c>
       <c r="H61"/>
       <c r="I61">
-        <v>69120</v>
+        <v>33800</v>
       </c>
       <c r="J61" t="s">
-        <v>679</v>
+        <v>670</v>
       </c>
       <c r="K61" t="s">
-        <v>680</v>
-[...4 lines deleted...]
-      <c r="M61"/>
+        <v>388</v>
+      </c>
+      <c r="L61"/>
+      <c r="M61" t="s">
+        <v>671</v>
+      </c>
       <c r="N61"/>
       <c r="O61" t="s">
-        <v>682</v>
+        <v>672</v>
       </c>
       <c r="P61" t="s">
-        <v>683</v>
+        <v>673</v>
       </c>
       <c r="Q61" t="s">
-        <v>684</v>
+        <v>661</v>
       </c>
       <c r="R61" t="s">
-        <v>685</v>
+        <v>674</v>
       </c>
       <c r="S61"/>
       <c r="T61" t="s">
-        <v>686</v>
-[...1 lines deleted...]
-      <c r="U61"/>
+        <v>675</v>
+      </c>
+      <c r="U61" t="s">
+        <v>676</v>
+      </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" t="s">
-        <v>687</v>
+        <v>677</v>
       </c>
       <c r="B62"/>
-      <c r="C62"/>
+      <c r="C62" t="s">
+        <v>678</v>
+      </c>
       <c r="D62" t="s">
-        <v>688</v>
+        <v>679</v>
       </c>
       <c r="E62" t="s">
-        <v>689</v>
+        <v>226</v>
       </c>
       <c r="F62" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G62" t="s">
-        <v>690</v>
+        <v>680</v>
       </c>
       <c r="H62"/>
       <c r="I62">
-        <v>34078</v>
+        <v>42300</v>
       </c>
       <c r="J62" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="K62" t="s">
-        <v>691</v>
-[...1 lines deleted...]
-      <c r="L62"/>
+        <v>104</v>
+      </c>
+      <c r="L62" t="s">
+        <v>681</v>
+      </c>
       <c r="M62" t="s">
-        <v>692</v>
+        <v>682</v>
       </c>
       <c r="N62"/>
       <c r="O62" t="s">
-        <v>693</v>
+        <v>159</v>
       </c>
       <c r="P62" t="s">
-        <v>694</v>
+        <v>160</v>
       </c>
       <c r="Q62" t="s">
-        <v>695</v>
+        <v>683</v>
       </c>
       <c r="R62" t="s">
-        <v>696</v>
-[...3 lines deleted...]
-      </c>
+        <v>162</v>
+      </c>
+      <c r="S62"/>
       <c r="T62" t="s">
-        <v>698</v>
-[...3 lines deleted...]
-      </c>
+        <v>684</v>
+      </c>
+      <c r="U62"/>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" t="s">
-        <v>700</v>
+        <v>685</v>
       </c>
       <c r="B63"/>
-      <c r="C63"/>
+      <c r="C63" t="s">
+        <v>686</v>
+      </c>
       <c r="D63" t="s">
-        <v>701</v>
+        <v>687</v>
       </c>
       <c r="E63" t="s">
-        <v>112</v>
+        <v>688</v>
       </c>
       <c r="F63" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G63" t="s">
-        <v>702</v>
+        <v>689</v>
       </c>
       <c r="H63"/>
-      <c r="I63" t="s">
-        <v>703</v>
+      <c r="I63">
+        <v>30100</v>
       </c>
       <c r="J63" t="s">
-        <v>704</v>
+        <v>690</v>
       </c>
       <c r="K63" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="L63"/>
       <c r="M63" t="s">
-        <v>705</v>
+        <v>691</v>
       </c>
       <c r="N63"/>
       <c r="O63" t="s">
-        <v>588</v>
+        <v>692</v>
       </c>
       <c r="P63" t="s">
-        <v>706</v>
+        <v>693</v>
       </c>
       <c r="Q63" t="s">
-        <v>707</v>
+        <v>694</v>
       </c>
       <c r="R63" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-      <c r="T63"/>
+        <v>695</v>
+      </c>
+      <c r="S63" t="s">
+        <v>696</v>
+      </c>
+      <c r="T63" t="s">
+        <v>697</v>
+      </c>
       <c r="U63" t="s">
-        <v>709</v>
+        <v>698</v>
       </c>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" t="s">
-        <v>710</v>
+        <v>699</v>
       </c>
       <c r="B64"/>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C64"/>
       <c r="D64" t="s">
-        <v>712</v>
-[...1 lines deleted...]
-      <c r="E64"/>
+        <v>700</v>
+      </c>
+      <c r="E64" t="s">
+        <v>340</v>
+      </c>
       <c r="F64" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G64" t="s">
-        <v>713</v>
+        <v>701</v>
       </c>
       <c r="H64"/>
       <c r="I64">
-        <v>69700</v>
+        <v>31850</v>
       </c>
       <c r="J64" t="s">
-        <v>714</v>
+        <v>702</v>
       </c>
       <c r="K64" t="s">
-        <v>42</v>
+        <v>288</v>
       </c>
       <c r="L64"/>
-      <c r="M64">
-[...1 lines deleted...]
-      </c>
+      <c r="M64"/>
       <c r="N64"/>
       <c r="O64" t="s">
-        <v>375</v>
+        <v>703</v>
       </c>
       <c r="P64" t="s">
-        <v>715</v>
+        <v>438</v>
       </c>
       <c r="Q64" t="s">
-        <v>716</v>
+        <v>438</v>
       </c>
       <c r="R64" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-      <c r="T64"/>
+        <v>704</v>
+      </c>
+      <c r="S64" t="s">
+        <v>705</v>
+      </c>
+      <c r="T64" t="s">
+        <v>706</v>
+      </c>
       <c r="U64"/>
     </row>
     <row r="65" spans="1:21">
       <c r="A65" t="s">
-        <v>718</v>
+        <v>707</v>
       </c>
       <c r="B65"/>
-      <c r="C65"/>
+      <c r="C65" t="s">
+        <v>708</v>
+      </c>
       <c r="D65" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
       <c r="E65" t="s">
-        <v>431</v>
+        <v>88</v>
       </c>
       <c r="F65" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G65" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="H65"/>
       <c r="I65" t="s">
-        <v>721</v>
+        <v>711</v>
       </c>
       <c r="J65" t="s">
-        <v>722</v>
+        <v>712</v>
       </c>
       <c r="K65" t="s">
-        <v>181</v>
+        <v>308</v>
       </c>
       <c r="L65"/>
-      <c r="M65" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M65"/>
+      <c r="N65"/>
       <c r="O65" t="s">
-        <v>724</v>
+        <v>503</v>
       </c>
       <c r="P65" t="s">
-        <v>725</v>
+        <v>504</v>
       </c>
       <c r="Q65" t="s">
-        <v>726</v>
+        <v>713</v>
       </c>
       <c r="R65" t="s">
-        <v>727</v>
+        <v>506</v>
       </c>
       <c r="S65" t="s">
-        <v>728</v>
-[...1 lines deleted...]
-      <c r="T65"/>
+        <v>714</v>
+      </c>
+      <c r="T65" t="s">
+        <v>508</v>
+      </c>
       <c r="U65" t="s">
-        <v>729</v>
+        <v>715</v>
       </c>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" t="s">
-        <v>730</v>
+        <v>716</v>
       </c>
       <c r="B66"/>
       <c r="C66" t="s">
-        <v>731</v>
+        <v>717</v>
       </c>
       <c r="D66" t="s">
-        <v>732</v>
+        <v>718</v>
       </c>
       <c r="E66" t="s">
-        <v>24</v>
+        <v>719</v>
       </c>
       <c r="F66" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G66" t="s">
-        <v>733</v>
+        <v>39</v>
       </c>
       <c r="H66"/>
       <c r="I66">
-        <v>38100</v>
+        <v>34500</v>
       </c>
       <c r="J66" t="s">
-        <v>734</v>
+        <v>720</v>
       </c>
       <c r="K66" t="s">
-        <v>735</v>
-[...8 lines deleted...]
-        <v>250</v>
+        <v>721</v>
+      </c>
+      <c r="L66"/>
+      <c r="M66">
+        <v>1347</v>
+      </c>
+      <c r="N66">
+        <v>1347</v>
       </c>
       <c r="O66" t="s">
-        <v>737</v>
+        <v>722</v>
       </c>
       <c r="P66" t="s">
-        <v>738</v>
+        <v>723</v>
       </c>
       <c r="Q66" t="s">
-        <v>739</v>
+        <v>724</v>
       </c>
       <c r="R66" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>725</v>
+      </c>
+      <c r="S66">
+        <v>33670049566</v>
       </c>
       <c r="T66" t="s">
-        <v>742</v>
+        <v>726</v>
       </c>
       <c r="U66" t="s">
-        <v>743</v>
+        <v>727</v>
       </c>
     </row>
     <row r="67" spans="1:21">
       <c r="A67" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
-        <v>731</v>
+        <v>729</v>
       </c>
       <c r="D67" t="s">
-        <v>744</v>
+        <v>730</v>
       </c>
       <c r="E67" t="s">
-        <v>24</v>
+        <v>114</v>
       </c>
       <c r="F67" t="s">
         <v>25</v>
       </c>
       <c r="G67" t="s">
-        <v>745</v>
+        <v>731</v>
       </c>
       <c r="H67"/>
       <c r="I67">
-        <v>38100</v>
+        <v>42155</v>
       </c>
       <c r="J67" t="s">
+        <v>732</v>
+      </c>
+      <c r="K67" t="s">
+        <v>733</v>
+      </c>
+      <c r="L67" t="s">
         <v>734</v>
       </c>
-      <c r="K67" t="s">
+      <c r="M67" t="s">
         <v>735</v>
       </c>
-      <c r="L67" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="N67"/>
       <c r="O67" t="s">
+        <v>159</v>
+      </c>
+      <c r="P67" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>346</v>
+      </c>
+      <c r="R67" t="s">
+        <v>736</v>
+      </c>
+      <c r="S67" t="s">
         <v>737</v>
       </c>
-      <c r="P67" t="s">
+      <c r="T67" t="s">
         <v>738</v>
       </c>
-      <c r="Q67" t="s">
+      <c r="U67" t="s">
         <v>739</v>
-      </c>
-[...10 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="68" spans="1:21">
       <c r="A68" t="s">
-        <v>748</v>
+        <v>740</v>
       </c>
       <c r="B68"/>
-      <c r="C68"/>
+      <c r="C68" t="s">
+        <v>334</v>
+      </c>
       <c r="D68" t="s">
-        <v>749</v>
+        <v>741</v>
       </c>
       <c r="E68" t="s">
-        <v>431</v>
+        <v>101</v>
       </c>
       <c r="F68" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G68" t="s">
-        <v>750</v>
+        <v>296</v>
       </c>
       <c r="H68"/>
       <c r="I68">
-        <v>34060</v>
+        <v>38400</v>
       </c>
       <c r="J68" t="s">
-        <v>82</v>
+        <v>297</v>
       </c>
       <c r="K68" t="s">
-        <v>295</v>
+        <v>28</v>
       </c>
       <c r="L68"/>
-      <c r="M68"/>
-      <c r="N68"/>
+      <c r="M68">
+        <v>1281</v>
+      </c>
+      <c r="N68">
+        <v>1281</v>
+      </c>
       <c r="O68" t="s">
-        <v>751</v>
+        <v>300</v>
       </c>
       <c r="P68" t="s">
-        <v>752</v>
+        <v>301</v>
       </c>
       <c r="Q68" t="s">
-        <v>753</v>
+        <v>302</v>
       </c>
       <c r="R68" t="s">
-        <v>754</v>
-[...6 lines deleted...]
-      </c>
+        <v>303</v>
+      </c>
+      <c r="S68"/>
+      <c r="T68"/>
       <c r="U68" t="s">
-        <v>757</v>
+        <v>742</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69" t="s">
-        <v>758</v>
+        <v>743</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
-        <v>759</v>
+        <v>744</v>
       </c>
       <c r="D69" t="s">
-        <v>760</v>
+        <v>745</v>
       </c>
       <c r="E69" t="s">
-        <v>761</v>
+        <v>76</v>
       </c>
       <c r="F69" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G69" t="s">
-        <v>762</v>
+        <v>746</v>
       </c>
       <c r="H69"/>
       <c r="I69">
-        <v>31000</v>
+        <v>30900</v>
       </c>
       <c r="J69" t="s">
-        <v>763</v>
+        <v>446</v>
       </c>
       <c r="K69" t="s">
-        <v>479</v>
-[...6 lines deleted...]
-        <v>764</v>
+        <v>288</v>
+      </c>
+      <c r="L69" t="s">
+        <v>747</v>
+      </c>
+      <c r="M69"/>
+      <c r="N69">
+        <v>1347</v>
       </c>
       <c r="O69" t="s">
-        <v>765</v>
+        <v>448</v>
       </c>
       <c r="P69" t="s">
-        <v>766</v>
+        <v>449</v>
       </c>
       <c r="Q69" t="s">
-        <v>767</v>
+        <v>450</v>
       </c>
       <c r="R69" t="s">
-        <v>768</v>
-[...3 lines deleted...]
-      </c>
+        <v>451</v>
+      </c>
+      <c r="S69"/>
       <c r="T69"/>
       <c r="U69" t="s">
-        <v>770</v>
+        <v>748</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" t="s">
-        <v>771</v>
-[...1 lines deleted...]
-      <c r="B70"/>
+        <v>749</v>
+      </c>
+      <c r="B70" t="s">
+        <v>750</v>
+      </c>
       <c r="C70"/>
       <c r="D70" t="s">
-        <v>772</v>
-[...3 lines deleted...]
-      </c>
+        <v>751</v>
+      </c>
+      <c r="E70"/>
       <c r="F70" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G70" t="s">
-        <v>126</v>
+        <v>752</v>
       </c>
       <c r="H70"/>
       <c r="I70">
-        <v>31100</v>
+        <v>42740</v>
       </c>
       <c r="J70" t="s">
-        <v>92</v>
+        <v>753</v>
       </c>
       <c r="K70" t="s">
-        <v>374</v>
+        <v>104</v>
       </c>
       <c r="L70"/>
-      <c r="M70">
-[...25 lines deleted...]
-      </c>
+      <c r="M70"/>
+      <c r="N70"/>
+      <c r="O70"/>
+      <c r="P70"/>
+      <c r="Q70"/>
+      <c r="R70"/>
+      <c r="S70"/>
+      <c r="T70"/>
+      <c r="U70"/>
     </row>
     <row r="71" spans="1:21">
       <c r="A71" t="s">
-        <v>775</v>
+        <v>754</v>
       </c>
       <c r="B71"/>
-      <c r="C71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C71"/>
       <c r="D71" t="s">
-        <v>777</v>
+        <v>755</v>
       </c>
       <c r="E71" t="s">
-        <v>778</v>
-[...3 lines deleted...]
-      </c>
+        <v>365</v>
+      </c>
+      <c r="F71"/>
       <c r="G71" t="s">
-        <v>779</v>
+        <v>756</v>
       </c>
       <c r="H71"/>
       <c r="I71">
-        <v>31170</v>
+        <v>13006</v>
       </c>
       <c r="J71" t="s">
-        <v>780</v>
+        <v>757</v>
       </c>
       <c r="K71" t="s">
-        <v>781</v>
-[...1 lines deleted...]
-      <c r="L71"/>
+        <v>104</v>
+      </c>
+      <c r="L71" t="s">
+        <v>758</v>
+      </c>
       <c r="M71"/>
-      <c r="N71" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="N71"/>
       <c r="O71" t="s">
-        <v>783</v>
+        <v>759</v>
       </c>
       <c r="P71" t="s">
-        <v>784</v>
+        <v>760</v>
       </c>
       <c r="Q71" t="s">
-        <v>785</v>
+        <v>130</v>
       </c>
       <c r="R71" t="s">
-        <v>786</v>
+        <v>761</v>
       </c>
       <c r="S71"/>
       <c r="T71" t="s">
-        <v>787</v>
-[...3 lines deleted...]
-      </c>
+        <v>762</v>
+      </c>
+      <c r="U71"/>
     </row>
     <row r="72" spans="1:21">
       <c r="A72" t="s">
-        <v>789</v>
+        <v>763</v>
       </c>
       <c r="B72"/>
-      <c r="C72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C72"/>
       <c r="D72" t="s">
-        <v>791</v>
+        <v>764</v>
       </c>
       <c r="E72" t="s">
-        <v>431</v>
+        <v>76</v>
       </c>
       <c r="F72" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G72" t="s">
-        <v>792</v>
+        <v>765</v>
       </c>
       <c r="H72"/>
       <c r="I72">
-        <v>34394</v>
+        <v>30100</v>
       </c>
       <c r="J72" t="s">
-        <v>82</v>
+        <v>690</v>
       </c>
       <c r="K72" t="s">
-        <v>793</v>
+        <v>240</v>
       </c>
       <c r="L72"/>
-      <c r="M72">
-[...4 lines deleted...]
-      </c>
+      <c r="M72"/>
+      <c r="N72"/>
       <c r="O72" t="s">
-        <v>345</v>
+        <v>766</v>
       </c>
       <c r="P72" t="s">
-        <v>794</v>
+        <v>767</v>
       </c>
       <c r="Q72" t="s">
-        <v>795</v>
+        <v>768</v>
       </c>
       <c r="R72" t="s">
-        <v>796</v>
+        <v>769</v>
       </c>
       <c r="S72"/>
-      <c r="T72" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T72"/>
       <c r="U72" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
     </row>
     <row r="73" spans="1:21">
       <c r="A73" t="s">
-        <v>799</v>
+        <v>771</v>
       </c>
       <c r="B73"/>
-      <c r="C73"/>
+      <c r="C73" t="s">
+        <v>772</v>
+      </c>
       <c r="D73" t="s">
-        <v>800</v>
+        <v>773</v>
       </c>
       <c r="E73" t="s">
-        <v>24</v>
+        <v>774</v>
       </c>
       <c r="F73" t="s">
         <v>25</v>
       </c>
       <c r="G73" t="s">
-        <v>801</v>
-[...3 lines deleted...]
-        <v>38510</v>
+        <v>775</v>
+      </c>
+      <c r="H73" t="s">
+        <v>776</v>
+      </c>
+      <c r="I73" t="s">
+        <v>777</v>
       </c>
       <c r="J73" t="s">
-        <v>802</v>
+        <v>778</v>
       </c>
       <c r="K73" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>779</v>
+      </c>
+      <c r="L73"/>
       <c r="M73"/>
       <c r="N73">
         <v>361</v>
       </c>
       <c r="O73" t="s">
-        <v>804</v>
+        <v>780</v>
       </c>
       <c r="P73" t="s">
-        <v>805</v>
+        <v>781</v>
       </c>
       <c r="Q73" t="s">
-        <v>806</v>
+        <v>782</v>
       </c>
       <c r="R73" t="s">
-        <v>807</v>
-[...1 lines deleted...]
-      <c r="S73"/>
+        <v>783</v>
+      </c>
+      <c r="S73" t="s">
+        <v>784</v>
+      </c>
       <c r="T73" t="s">
-        <v>808</v>
-[...3 lines deleted...]
-      </c>
+        <v>785</v>
+      </c>
+      <c r="U73"/>
     </row>
     <row r="74" spans="1:21">
       <c r="A74" t="s">
-        <v>810</v>
+        <v>786</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
-        <v>811</v>
+        <v>787</v>
       </c>
       <c r="D74" t="s">
-        <v>812</v>
+        <v>788</v>
       </c>
       <c r="E74" t="s">
-        <v>689</v>
+        <v>38</v>
       </c>
       <c r="F74" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G74" t="s">
-        <v>813</v>
+        <v>789</v>
       </c>
       <c r="H74"/>
       <c r="I74">
-        <v>69000</v>
+        <v>32120</v>
       </c>
       <c r="J74" t="s">
-        <v>813</v>
+        <v>790</v>
       </c>
       <c r="K74" t="s">
-        <v>28</v>
+        <v>308</v>
       </c>
       <c r="L74"/>
-      <c r="M74">
-[...2 lines deleted...]
-      <c r="N74"/>
+      <c r="M74"/>
+      <c r="N74">
+        <v>1487</v>
+      </c>
       <c r="O74" t="s">
-        <v>394</v>
+        <v>159</v>
       </c>
       <c r="P74" t="s">
-        <v>395</v>
+        <v>791</v>
       </c>
       <c r="Q74" t="s">
-        <v>813</v>
+        <v>792</v>
       </c>
       <c r="R74" t="s">
-        <v>397</v>
+        <v>793</v>
       </c>
       <c r="S74"/>
-      <c r="T74" t="s">
-[...2 lines deleted...]
-      <c r="U74"/>
+      <c r="T74"/>
+      <c r="U74" t="s">
+        <v>794</v>
+      </c>
     </row>
     <row r="75" spans="1:21">
       <c r="A75" t="s">
-        <v>815</v>
+        <v>795</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
-        <v>816</v>
+        <v>796</v>
       </c>
       <c r="D75" t="s">
-        <v>817</v>
+        <v>797</v>
       </c>
       <c r="E75" t="s">
-        <v>24</v>
+        <v>365</v>
       </c>
       <c r="F75" t="s">
         <v>25</v>
       </c>
       <c r="G75" t="s">
-        <v>818</v>
+        <v>798</v>
       </c>
       <c r="H75"/>
-      <c r="I75" t="s">
-        <v>819</v>
+      <c r="I75">
+        <v>42300</v>
       </c>
       <c r="J75" t="s">
-        <v>820</v>
+        <v>799</v>
       </c>
       <c r="K75" t="s">
-        <v>821</v>
-[...3 lines deleted...]
-        <v>343</v>
+        <v>800</v>
+      </c>
+      <c r="L75" t="s">
+        <v>801</v>
+      </c>
+      <c r="M75" t="s">
+        <v>802</v>
       </c>
       <c r="N75" t="s">
-        <v>822</v>
+        <v>803</v>
       </c>
       <c r="O75" t="s">
-        <v>823</v>
+        <v>159</v>
       </c>
       <c r="P75" t="s">
-        <v>824</v>
+        <v>160</v>
       </c>
       <c r="Q75" t="s">
-        <v>825</v>
+        <v>346</v>
       </c>
       <c r="R75" t="s">
-        <v>826</v>
-[...7 lines deleted...]
-      <c r="U75"/>
+        <v>736</v>
+      </c>
+      <c r="S75"/>
+      <c r="T75"/>
+      <c r="U75" t="s">
+        <v>804</v>
+      </c>
     </row>
     <row r="76" spans="1:21">
       <c r="A76" t="s">
-        <v>829</v>
+        <v>805</v>
       </c>
       <c r="B76"/>
-      <c r="C76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C76"/>
       <c r="D76" t="s">
-        <v>831</v>
+        <v>806</v>
       </c>
       <c r="E76" t="s">
-        <v>112</v>
+        <v>365</v>
       </c>
       <c r="F76" t="s">
-        <v>832</v>
+        <v>39</v>
       </c>
       <c r="G76" t="s">
-        <v>833</v>
+        <v>807</v>
       </c>
       <c r="H76"/>
       <c r="I76">
-        <v>33800</v>
+        <v>82800</v>
       </c>
       <c r="J76" t="s">
-        <v>834</v>
+        <v>808</v>
       </c>
       <c r="K76" t="s">
-        <v>463</v>
+        <v>809</v>
       </c>
       <c r="L76"/>
-      <c r="M76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M76"/>
       <c r="N76"/>
       <c r="O76" t="s">
-        <v>836</v>
+        <v>810</v>
       </c>
       <c r="P76" t="s">
-        <v>837</v>
+        <v>759</v>
       </c>
       <c r="Q76" t="s">
-        <v>825</v>
+        <v>438</v>
       </c>
       <c r="R76" t="s">
-        <v>838</v>
+        <v>811</v>
       </c>
       <c r="S76"/>
-      <c r="T76" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="T76"/>
       <c r="U76" t="s">
-        <v>840</v>
+        <v>812</v>
       </c>
     </row>
     <row r="77" spans="1:21">
       <c r="A77" t="s">
-        <v>841</v>
+        <v>813</v>
       </c>
       <c r="B77"/>
       <c r="C77" t="s">
-        <v>842</v>
+        <v>814</v>
       </c>
       <c r="D77" t="s">
-        <v>843</v>
+        <v>815</v>
       </c>
       <c r="E77" t="s">
-        <v>293</v>
+        <v>816</v>
       </c>
       <c r="F77" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G77" t="s">
-        <v>844</v>
+        <v>817</v>
       </c>
       <c r="H77"/>
       <c r="I77">
-        <v>42300</v>
+        <v>32300</v>
       </c>
       <c r="J77" t="s">
-        <v>41</v>
+        <v>818</v>
       </c>
       <c r="K77" t="s">
-        <v>128</v>
-[...6 lines deleted...]
-      </c>
+        <v>308</v>
+      </c>
+      <c r="L77"/>
+      <c r="M77"/>
       <c r="N77"/>
       <c r="O77" t="s">
-        <v>183</v>
+        <v>819</v>
       </c>
       <c r="P77" t="s">
-        <v>184</v>
+        <v>820</v>
       </c>
       <c r="Q77" t="s">
-        <v>847</v>
+        <v>821</v>
       </c>
       <c r="R77" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="S77"/>
+        <v>822</v>
+      </c>
+      <c r="S77" t="s">
+        <v>823</v>
+      </c>
       <c r="T77" t="s">
-        <v>848</v>
-[...1 lines deleted...]
-      <c r="U77"/>
+        <v>824</v>
+      </c>
+      <c r="U77" t="s">
+        <v>825</v>
+      </c>
     </row>
     <row r="78" spans="1:21">
       <c r="A78" t="s">
-        <v>849</v>
+        <v>826</v>
       </c>
       <c r="B78"/>
-      <c r="C78"/>
+      <c r="C78" t="s">
+        <v>827</v>
+      </c>
       <c r="D78" t="s">
-        <v>850</v>
+        <v>828</v>
       </c>
       <c r="E78" t="s">
-        <v>138</v>
+        <v>114</v>
       </c>
       <c r="F78" t="s">
         <v>25</v>
       </c>
       <c r="G78" t="s">
-        <v>851</v>
+        <v>829</v>
       </c>
       <c r="H78"/>
       <c r="I78">
-        <v>42600</v>
+        <v>43120</v>
       </c>
       <c r="J78" t="s">
-        <v>852</v>
+        <v>830</v>
       </c>
       <c r="K78" t="s">
-        <v>463</v>
-[...4 lines deleted...]
-      </c>
+        <v>800</v>
+      </c>
+      <c r="L78" t="s">
+        <v>831</v>
+      </c>
+      <c r="M78"/>
       <c r="N78"/>
       <c r="O78" t="s">
-        <v>853</v>
+        <v>832</v>
       </c>
       <c r="P78" t="s">
-        <v>854</v>
+        <v>833</v>
       </c>
       <c r="Q78" t="s">
-        <v>855</v>
+        <v>834</v>
       </c>
       <c r="R78" t="s">
-        <v>856</v>
-[...1 lines deleted...]
-      <c r="S78"/>
+        <v>835</v>
+      </c>
+      <c r="S78" t="s">
+        <v>836</v>
+      </c>
       <c r="T78"/>
       <c r="U78" t="s">
-        <v>857</v>
+        <v>837</v>
       </c>
     </row>
     <row r="79" spans="1:21">
       <c r="A79" t="s">
-        <v>858</v>
+        <v>838</v>
       </c>
       <c r="B79"/>
       <c r="C79" t="s">
-        <v>859</v>
+        <v>839</v>
       </c>
       <c r="D79" t="s">
-        <v>860</v>
+        <v>840</v>
       </c>
       <c r="E79" t="s">
-        <v>861</v>
+        <v>114</v>
       </c>
       <c r="F79" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G79" t="s">
-        <v>862</v>
+        <v>829</v>
       </c>
       <c r="H79"/>
       <c r="I79">
-        <v>30100</v>
+        <v>43120</v>
       </c>
       <c r="J79" t="s">
-        <v>863</v>
+        <v>830</v>
       </c>
       <c r="K79" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-      <c r="N79"/>
+        <v>841</v>
+      </c>
+      <c r="L79" t="s">
+        <v>842</v>
+      </c>
+      <c r="M79">
+        <v>2762</v>
+      </c>
+      <c r="N79">
+        <v>900</v>
+      </c>
       <c r="O79" t="s">
-        <v>865</v>
+        <v>832</v>
       </c>
       <c r="P79" t="s">
-        <v>866</v>
+        <v>833</v>
       </c>
       <c r="Q79" t="s">
-        <v>867</v>
+        <v>834</v>
       </c>
       <c r="R79" t="s">
-        <v>868</v>
+        <v>835</v>
       </c>
       <c r="S79" t="s">
-        <v>869</v>
-[...3 lines deleted...]
-      </c>
+        <v>836</v>
+      </c>
+      <c r="T79"/>
       <c r="U79" t="s">
-        <v>871</v>
+        <v>843</v>
       </c>
     </row>
     <row r="80" spans="1:21">
       <c r="A80" t="s">
-        <v>872</v>
+        <v>844</v>
       </c>
       <c r="B80"/>
-      <c r="C80"/>
+      <c r="C80" t="s">
+        <v>845</v>
+      </c>
       <c r="D80" t="s">
-        <v>873</v>
+        <v>846</v>
       </c>
       <c r="E80" t="s">
-        <v>406</v>
+        <v>619</v>
       </c>
       <c r="F80" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G80" t="s">
-        <v>874</v>
+        <v>847</v>
       </c>
       <c r="H80"/>
       <c r="I80">
-        <v>31850</v>
+        <v>38000</v>
       </c>
       <c r="J80" t="s">
-        <v>875</v>
+        <v>578</v>
       </c>
       <c r="K80" t="s">
-        <v>354</v>
+        <v>28</v>
       </c>
       <c r="L80"/>
-      <c r="M80"/>
-      <c r="N80"/>
+      <c r="M80" t="s">
+        <v>848</v>
+      </c>
+      <c r="N80" t="s">
+        <v>849</v>
+      </c>
       <c r="O80" t="s">
-        <v>876</v>
+        <v>850</v>
       </c>
       <c r="P80" t="s">
-        <v>550</v>
+        <v>851</v>
       </c>
       <c r="Q80" t="s">
-        <v>550</v>
+        <v>852</v>
       </c>
       <c r="R80" t="s">
-        <v>877</v>
-[...3 lines deleted...]
-      </c>
+        <v>853</v>
+      </c>
+      <c r="S80"/>
       <c r="T80" t="s">
-        <v>879</v>
+        <v>854</v>
       </c>
       <c r="U80"/>
     </row>
     <row r="81" spans="1:21">
       <c r="A81" t="s">
-        <v>880</v>
+        <v>855</v>
       </c>
       <c r="B81"/>
       <c r="C81" t="s">
-        <v>881</v>
+        <v>856</v>
       </c>
       <c r="D81" t="s">
-        <v>882</v>
+        <v>857</v>
       </c>
       <c r="E81" t="s">
-        <v>112</v>
+        <v>858</v>
       </c>
       <c r="F81" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="G81" t="s">
-        <v>883</v>
+        <v>626</v>
       </c>
       <c r="H81"/>
-      <c r="I81" t="s">
-        <v>884</v>
+      <c r="I81">
+        <v>43370</v>
       </c>
       <c r="J81" t="s">
-        <v>885</v>
+        <v>859</v>
       </c>
       <c r="K81" t="s">
-        <v>374</v>
+        <v>28</v>
       </c>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81"/>
       <c r="O81" t="s">
-        <v>626</v>
+        <v>860</v>
       </c>
       <c r="P81" t="s">
-        <v>627</v>
+        <v>861</v>
       </c>
       <c r="Q81" t="s">
-        <v>886</v>
+        <v>862</v>
       </c>
       <c r="R81" t="s">
-        <v>629</v>
-[...3 lines deleted...]
-      </c>
+        <v>863</v>
+      </c>
+      <c r="S81"/>
       <c r="T81" t="s">
-        <v>631</v>
+        <v>864</v>
       </c>
       <c r="U81" t="s">
-        <v>888</v>
+        <v>865</v>
       </c>
     </row>
     <row r="82" spans="1:21">
       <c r="A82" t="s">
-        <v>889</v>
+        <v>866</v>
       </c>
       <c r="B82"/>
-      <c r="C82" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C82"/>
       <c r="D82" t="s">
-        <v>891</v>
+        <v>867</v>
       </c>
       <c r="E82" t="s">
-        <v>892</v>
+        <v>114</v>
       </c>
       <c r="F82" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G82" t="s">
-        <v>53</v>
+        <v>868</v>
       </c>
       <c r="H82"/>
       <c r="I82">
-        <v>34500</v>
+        <v>34220</v>
       </c>
       <c r="J82" t="s">
-        <v>893</v>
+        <v>869</v>
       </c>
       <c r="K82" t="s">
-        <v>894</v>
+        <v>28</v>
       </c>
       <c r="L82"/>
-      <c r="M82">
-[...3 lines deleted...]
-        <v>1347</v>
+      <c r="M82"/>
+      <c r="N82" t="s">
+        <v>870</v>
       </c>
       <c r="O82" t="s">
-        <v>895</v>
+        <v>871</v>
       </c>
       <c r="P82" t="s">
-        <v>896</v>
+        <v>872</v>
       </c>
       <c r="Q82" t="s">
-        <v>897</v>
+        <v>873</v>
       </c>
       <c r="R82" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-        <v>33670049566</v>
+        <v>874</v>
+      </c>
+      <c r="S82" t="s">
+        <v>875</v>
       </c>
       <c r="T82" t="s">
-        <v>899</v>
+        <v>876</v>
       </c>
       <c r="U82" t="s">
-        <v>900</v>
+        <v>877</v>
       </c>
     </row>
     <row r="83" spans="1:21">
       <c r="A83" t="s">
-        <v>901</v>
+        <v>878</v>
       </c>
       <c r="B83"/>
-      <c r="C83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C83"/>
       <c r="D83" t="s">
-        <v>903</v>
+        <v>879</v>
       </c>
       <c r="E83" t="s">
-        <v>138</v>
+        <v>365</v>
       </c>
       <c r="F83" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G83" t="s">
-        <v>904</v>
+        <v>880</v>
       </c>
       <c r="H83"/>
       <c r="I83">
-        <v>42155</v>
+        <v>32230</v>
       </c>
       <c r="J83" t="s">
-        <v>905</v>
+        <v>881</v>
       </c>
       <c r="K83" t="s">
-        <v>906</v>
-[...6 lines deleted...]
-      </c>
+        <v>882</v>
+      </c>
+      <c r="L83"/>
+      <c r="M83"/>
       <c r="N83"/>
       <c r="O83" t="s">
-        <v>183</v>
+        <v>883</v>
       </c>
       <c r="P83" t="s">
-        <v>184</v>
+        <v>884</v>
       </c>
       <c r="Q83" t="s">
-        <v>412</v>
+        <v>885</v>
       </c>
       <c r="R83" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>886</v>
+      </c>
+      <c r="S83"/>
       <c r="T83" t="s">
-        <v>911</v>
+        <v>887</v>
       </c>
       <c r="U83" t="s">
-        <v>912</v>
+        <v>888</v>
       </c>
     </row>
     <row r="84" spans="1:21">
       <c r="A84" t="s">
-        <v>913</v>
+        <v>889</v>
       </c>
       <c r="B84"/>
-      <c r="C84"/>
+      <c r="C84" t="s">
+        <v>890</v>
+      </c>
       <c r="D84" t="s">
-        <v>914</v>
+        <v>891</v>
       </c>
       <c r="E84" t="s">
-        <v>431</v>
+        <v>88</v>
       </c>
       <c r="F84" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G84" t="s">
-        <v>915</v>
+        <v>892</v>
       </c>
       <c r="H84"/>
-      <c r="I84">
-        <v>26510</v>
+      <c r="I84" t="s">
+        <v>488</v>
       </c>
       <c r="J84" t="s">
-        <v>916</v>
+        <v>893</v>
       </c>
       <c r="K84" t="s">
-        <v>102</v>
+        <v>894</v>
       </c>
       <c r="L84"/>
       <c r="M84"/>
       <c r="N84">
-        <v>361</v>
+        <v>1347</v>
       </c>
       <c r="O84" t="s">
-        <v>917</v>
+        <v>895</v>
       </c>
       <c r="P84" t="s">
-        <v>918</v>
+        <v>896</v>
       </c>
       <c r="Q84" t="s">
-        <v>919</v>
+        <v>897</v>
       </c>
       <c r="R84" t="s">
-        <v>920</v>
-[...1 lines deleted...]
-      <c r="S84"/>
+        <v>898</v>
+      </c>
+      <c r="S84" t="s">
+        <v>899</v>
+      </c>
       <c r="T84" t="s">
-        <v>921</v>
+        <v>900</v>
       </c>
       <c r="U84" t="s">
-        <v>922</v>
+        <v>901</v>
       </c>
     </row>
     <row r="85" spans="1:21">
       <c r="A85" t="s">
-        <v>923</v>
+        <v>902</v>
       </c>
       <c r="B85"/>
       <c r="C85" t="s">
-        <v>400</v>
+        <v>903</v>
       </c>
       <c r="D85" t="s">
-        <v>924</v>
+        <v>904</v>
       </c>
       <c r="E85" t="s">
-        <v>125</v>
+        <v>905</v>
       </c>
       <c r="F85" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G85" t="s">
-        <v>362</v>
+        <v>906</v>
       </c>
       <c r="H85"/>
       <c r="I85">
-        <v>38400</v>
+        <v>12100</v>
       </c>
       <c r="J85" t="s">
-        <v>363</v>
+        <v>907</v>
       </c>
       <c r="K85" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="L85"/>
+        <v>126</v>
+      </c>
+      <c r="L85" t="s">
+        <v>908</v>
+      </c>
       <c r="M85">
-        <v>1281</v>
-[...2 lines deleted...]
-        <v>1281</v>
+        <v>1347</v>
+      </c>
+      <c r="N85" t="s">
+        <v>909</v>
       </c>
       <c r="O85" t="s">
-        <v>366</v>
+        <v>910</v>
       </c>
       <c r="P85" t="s">
-        <v>367</v>
+        <v>911</v>
       </c>
       <c r="Q85" t="s">
-        <v>368</v>
+        <v>724</v>
       </c>
       <c r="R85" t="s">
-        <v>369</v>
-[...2 lines deleted...]
-      <c r="T85"/>
+        <v>912</v>
+      </c>
+      <c r="S85" t="s">
+        <v>913</v>
+      </c>
+      <c r="T85" t="s">
+        <v>914</v>
+      </c>
       <c r="U85" t="s">
-        <v>925</v>
+        <v>915</v>
       </c>
     </row>
     <row r="86" spans="1:21">
       <c r="A86" t="s">
-        <v>926</v>
+        <v>916</v>
       </c>
       <c r="B86"/>
       <c r="C86"/>
       <c r="D86" t="s">
-        <v>927</v>
+        <v>917</v>
       </c>
       <c r="E86" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="F86" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="G86" t="s">
-        <v>928</v>
+        <v>474</v>
       </c>
       <c r="H86"/>
       <c r="I86">
-        <v>42160</v>
+        <v>30110</v>
       </c>
       <c r="J86" t="s">
-        <v>929</v>
+        <v>475</v>
       </c>
       <c r="K86" t="s">
-        <v>102</v>
+        <v>28</v>
       </c>
       <c r="L86"/>
-      <c r="M86" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="M86"/>
+      <c r="N86"/>
       <c r="O86" t="s">
-        <v>930</v>
+        <v>476</v>
       </c>
       <c r="P86" t="s">
-        <v>931</v>
+        <v>477</v>
       </c>
       <c r="Q86" t="s">
-        <v>932</v>
+        <v>918</v>
       </c>
       <c r="R86" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-      <c r="T86"/>
+        <v>479</v>
+      </c>
+      <c r="S86" t="s">
+        <v>480</v>
+      </c>
+      <c r="T86" t="s">
+        <v>481</v>
+      </c>
       <c r="U86" t="s">
-        <v>934</v>
+        <v>919</v>
       </c>
     </row>
     <row r="87" spans="1:21">
       <c r="A87" t="s">
-        <v>935</v>
+        <v>920</v>
       </c>
       <c r="B87"/>
       <c r="C87" t="s">
-        <v>936</v>
+        <v>921</v>
       </c>
       <c r="D87" t="s">
-        <v>937</v>
+        <v>922</v>
       </c>
       <c r="E87" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="F87" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="G87" t="s">
-        <v>938</v>
-[...1 lines deleted...]
-      <c r="H87"/>
+        <v>923</v>
+      </c>
+      <c r="H87" t="s">
+        <v>924</v>
+      </c>
       <c r="I87">
-        <v>30900</v>
+        <v>66200</v>
       </c>
       <c r="J87" t="s">
-        <v>558</v>
+        <v>925</v>
       </c>
       <c r="K87" t="s">
-        <v>354</v>
+        <v>926</v>
       </c>
       <c r="L87" t="s">
-        <v>939</v>
+        <v>927</v>
       </c>
       <c r="M87"/>
       <c r="N87">
-        <v>1347</v>
+        <v>1356</v>
       </c>
       <c r="O87" t="s">
-        <v>560</v>
+        <v>928</v>
       </c>
       <c r="P87" t="s">
-        <v>561</v>
+        <v>929</v>
       </c>
       <c r="Q87" t="s">
-        <v>562</v>
+        <v>346</v>
       </c>
       <c r="R87" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-      <c r="T87"/>
+        <v>930</v>
+      </c>
+      <c r="S87" t="s">
+        <v>931</v>
+      </c>
+      <c r="T87" t="s">
+        <v>932</v>
+      </c>
       <c r="U87" t="s">
-        <v>940</v>
-[...1126 lines deleted...]
-        <v>1152</v>
+        <v>933</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">