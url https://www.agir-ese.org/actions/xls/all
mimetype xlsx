--- v1 (2026-08-24)
+++ v2 (2026-11-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Liste des actions" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="934">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="983">
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Nom de la/les structure(s) à l'initiative de l'action ou du projet</t>
   </si>
   <si>
     <t>Date(s) de réalisation</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Thématique(s) en lien</t>
   </si>
   <si>
     <t>Région</t>
   </si>
   <si>
     <t>Adresse</t>
   </si>
   <si>
     <t>Adresse (suite)</t>
   </si>
   <si>
@@ -669,50 +669,165 @@
   </si>
   <si>
     <t>Séniors, plus de 60 ans</t>
   </si>
   <si>
     <t>Valérie</t>
   </si>
   <si>
     <t>GALELLI</t>
   </si>
   <si>
     <t>Animatrice Nature Santé Environnement</t>
   </si>
   <si>
     <t>madeleinenvironnement@gmail.com</t>
   </si>
   <si>
     <t>Difficultés : 
 	trouver des chemins 'en nature' proches et accessibles pour déambulateur, avec des toilettes à proximité
 	la météo doit être favorable, car les personnes âgées ont froid dehors et ne 'bougent' pas vite, donc nécessité d'être souple dans la programmation
 Réussites : 
 	moments très agréables du point de vue des participant.e.s
 	volonté de retourner en nature
 	entraide et solidarité naturellement exercées par les participant.e.s
  </t>
+  </si>
+  <si>
+    <t>Balade Ressources dans la ville</t>
+  </si>
+  <si>
+    <t>lun 02/09/2024 - 12:00
+ - ven 24/07/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Le projet est porté depuis 2024 par le service promotion santé du service de santé étudiante (SSE), en collaboration avec le service social du SSE.
+Le principe de ces balades ressources initiées en 2024, est de faire découvrir des ressources (sociales, sanitaires, médico-sociales, culturelles, sportives, associatives, citoyennes…) hors campus pour aider les étudiants-es à pousser les portes des associations aidantes et à gagner en autonomie dans leur quotidien à Toulouse. L'objectif principal est de leur proposer un panel assez large de ressources auxquelles recourir selon leurs besoins et intérêts pour contribuer à leur réussite universitaire.
+Partant du constat que des étudiants-es souhaitent qu'il leur soit proposé des temps de convivialité et facilitateurs d'accès à différents services, nous avons élaboré et proposé cette action qui nécessite un petit budget pour organiser un goûter à la fin des balades et offrir grâce à des partenariats des places de cinéma par exemple ou d'entrées aux musées.
+Ce constat a été identifié notamment par le service social lors de leurs rendez-vous de suivi. Il est identifié de l'isolement, de la précarité, une demande d'activités.
+Elles sont proposées à des étudiants ou étudiantes repérées en situation de précarité, de fragilité psychique ou encore d'isolement par le service social du service de la santé étudiante (Ex Simpps).
+Ainsi en collaboration avec le service, le service promotion santé à proposer d'organiser ces balades spécifiquement pour ces étudiants-es suivis-ies par le service social.
+Puis à partir de l'année universitaire 2024/2025, nous avons proposé les balades également aux étudiants-es du dispositif Dilami : Le dispositif langues accueil migrants et au service des publics de doctorants-es, ces publics sont également identifiés isolés et en demande d'activités et de liens sociaux par les professionnels qui les accompagnent.
+Les Balades Ressources sont des balades axées autour de différentes thématiques comme le social, la santé, la santé environnementale, le bien-être ou encore la culture.
+Un triple objectif :
+	Promouvoir l'activité physique pour ses bienfaits sur la santé physique et mentale en proposant une balade dans la ville en privilégiant des axes verts comme le canal du Midi ou en passant par des jardins publics.
+	Faire connaître des associations ou institutions dédiées à la santé ou à la vie sociale et culturelle en guidant les participants-es aux différentes adresses répertoriées.
+	Favoriser les interactions et le lien social, lutter contre l'isolement.
+Après avoir listé et pris contact avec différentes associations et établi un parcours, nous accompagnons ensuite les étudiants-es à la rencontre de ces associations afin qu'ils repèrent des acteurs œuvrant pour les thématiques suivantes :
+	Santé mentale / Bien-être
+	Santé sexuelle
+	Santé environnementale
+	Conduites addictives
+	Santé physique 
+	Culture et santé
+L'idée est de construire une action facilitatrice afin que ces étudiants-es puissent mieux se repérer et soient aidé·e·s à passer la porte de certaines associations pouvant les soutenir sur des problématiques complexes.
+Nous proposons en moyenne 3 balades par an. Chaque balade se termine par un temps d'échange autour d'un goûter en extérieur ou en intérieur selon la météo.
+Partenaires opérationnels : 
+	Chargée de projet Promotion santé - Nutritionniste - Assistantes Sociales
+	Chargé de la culture ou chargé des sports
+	Partenaires extérieurs pour présenter certains lieux visités.</t>
+  </si>
+  <si>
+    <t>2 rue du Doyen Gabriel Marty</t>
+  </si>
+  <si>
+    <t>Jeunes (12-25 ans), Professionnels</t>
+  </si>
+  <si>
+    <t>Professionnels sociaux (assistantes sociales), culturels (médiateurs-rices musées, chargé de projet), chargée de projet (organisation opérationnelle ; construction des parcours), de l'animation, de la santé...</t>
+  </si>
+  <si>
+    <t>Falcucci</t>
+  </si>
+  <si>
+    <t>Virginie</t>
+  </si>
+  <si>
+    <t>Chargée de projet en Promotion de la santé</t>
+  </si>
+  <si>
+    <t>virginie.falcucci@univ-toulouse.fr</t>
+  </si>
+  <si>
+    <t>Lien vers le site de l'université</t>
+  </si>
+  <si>
+    <t>Parmi les difficultés que nous rencontrons, il peut y avoir la communication de l'action et le taux de remplissage (fixé entre 12 et 15 participants-es), les personnes qui s'inscrivent mais ne viennent pas, la nécessité de faire un rappel systématique pour s'assurer que les personnes seront au rendez-vous.
+Ces problématiques viennent aussi du fait qu'il n'est pas évident de trouver un créneau en semaine où les étudiant-es sont libérés-ées.
+Depuis cette année universitaire, nous essayons de programmer les balades sur des semaines de congés universitaires afin de les rendre plus accessibles en terme de temporalité.
+Dans les réussites à valoriser, il y a les balades organisées avec des intervenants-es extérieurs-es pour les animer. Cela crée une dynamique qui rend la balade plus attractive. Il est aussi positif que les participants-es puissent recevoir des lots pour les remercier de leur implication. Les temps conviviaux d'échange de paroles autour d'un goûter permettent aussi de créer des temps forts et appréciés des étudiants-es.
+Nous avons eu des retours très positifs des participants-es sur l'opportunité pour eux de rompre l'isolement, de découvrir des ressources, et d'avoir un accueil privilégié avec des lots et le temps du goûter.
+Leur est fourni également un livret du parcours avec les adresses présentées.</t>
+  </si>
+  <si>
+    <t>Charte régionale "Engagé pour le végétal"</t>
+  </si>
+  <si>
+    <t>lun 02/01/2023 - 12:00
+ - lun 02/12/2030 - 12:00</t>
+  </si>
+  <si>
+    <t>Longtemps cantonnés à un rôle purement esthétique, les espaces végétalisés publics et privés rendent pourtant des services inestimables : amélioration de la santé mentale et physique des citoyens, résorption des ilots de chaleurs, amélioration de l'infiltration des eaux de pluie dans le sol, accueil de la biodiversité, amélioration de la qualité des paysages...
+Dans un contexte sociétal et environnemental bouleversé, les espaces végétalisés jouent donc un rôle prépondérant La charte "Engagé pour le végétal" propose un cadre clair pour accompagner à l'évolution des pratiques de gestion afin de révéler pleinement les services rendus par les espaces végétalisés.
+Animé par FREDON Occitanie depuis 2023, "Engagé pour le végétal" est un dispositif d'accompagnement technique, personnalisé et gratuit à destination des gestionnaires d'espaces végétalisés d'Occitanie (communes, départements, infrastructures de tourisme et de loisirs de plein air, établissements sanitaires et médico-sociaux, etc.).
+"Engagé pour le végétal" présente une feuille de route claire, détaillée et adaptable pour la gestion des espaces végétalisés dans le but de diffuser les bonnes pratiques de gestion, économes et favorables à la santé humaine et à l'environnement. Elle permet également aux gestionnaires de valoriser leurs bonnes pratiques à travers un outil de reconnaissance de leur travail.
+Les gestionnaires intéressés peuvent ainsi candidater sur l'un des trois niveaux proposés en fonction de leur auto-diagnostic en se conformant au cahier des charges de la charte. Les chargé·es de mission de FREDON Occitanie se rendent ensuite chez les gestionnaires afin de réaliser une visite technique rassemblant élu·es/gestionnaires et agents techniques en charge de la gestion. L'occasion de faire le point sur la gestion effectuée et de bénéficier de conseils techniques personnalisés : pratique de la taille douce, réajustement des espaces tondus/fauchés, déconstruction des idées reçues sur le végétal, etc. La fin de la visite se clôture par une adhésion à la charte et la mise en évidence de pistes d'amélioration pour progresser.
+Les gestionnaires deviennent membres du réseau des Engagés de la charte, bénéficiant de cette mise en relation entre adhérents pour avancer sur leur propres projets (désimperméabilisation, végétalisation et enherbement du cimetière, mise en place de la gestion différenciée, opération de végétalisation en espaces contraints, etc.). Les gestionnaires peuvent aussi joindre à tout moment les chargé·es de mission pour toute interrogation à propos du végétal.
+"Engagé pour le végétal" s'inscrit pleinement dans la dynamique One Health et valorise les pratiques de gestion raisonnées et basées sur les Solutions fondés sur la Nature.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Changements climatiques, Aménagement du territoire, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>Éco-Parc de Bel-Air</t>
+  </si>
+  <si>
+    <t>114, rue Orion</t>
+  </si>
+  <si>
+    <t>VAILHAUQUÈS</t>
+  </si>
+  <si>
+    <t>Professionnels, Élus</t>
+  </si>
+  <si>
+    <t>Communes, départements, établissements sanitaires et médico-sociaux, infrastructures de tourisme et de loisirs</t>
+  </si>
+  <si>
+    <t>FREDON</t>
+  </si>
+  <si>
+    <t>Expert en santé du végétal</t>
+  </si>
+  <si>
+    <t>contact@fredon-occitanie.fr</t>
+  </si>
+  <si>
+    <t>04 67 75 64 48</t>
+  </si>
+  <si>
+    <t>Le site FREDON Occitanie dédié aux gestionnaires d'espaces végétalisés JEVI</t>
   </si>
   <si>
     <t>Composteur de quartier Maison de la Nature</t>
   </si>
   <si>
     <t>FNE Loire gère un composteur de quartier ouvert à tous sur le quartier de la Cotonne Montferré.
 Venez apporter vos biodéchets et profitez en pour découvrir la nature en ville : poulailler, ruche, hôtel à insectes, nichoirs, jardin pédagogique ......
 Une meilleure gestion des biodéchets, notamment par le compostage, limite les atteintes à l'environnement (pollution liée à leur transport, pollution des sols, de l'eau et de l'air liée à leur incinération ou à leur enfouissement ...) et donc favorise la qualité de l'air, de l'eau et favorise le vivant.
 D'un autre côté, la biodiversité que vous pouvez découvrir dans la cour de la Maison de la Nature vous montre un exemple de ce qui pourrait se faire un peu partout en ville : la biodiversité, notamment le végétal, est source de bien-être, nous pousse à nous ressourcer, nous apporte de la fraicheur dans nos environnements bitumés.
 Le respect des équilibres des écosystèmes garanti le bon fonctionnement du monde vivant, monde dans lequel nous ne sommes qu'un maillon et dont nous sommes totalement dépendant : l'air que nous respirons, les aliments que nous mangeons, l'eau que nous buvons ....
 L'équipe de FNE Loire est disponible et toujours contente de pouvoir partager son expérience et vous faire découvrir comment agir pour notre environnement, notre nature et notre santé.</t>
   </si>
   <si>
     <t>Changements climatiques, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>11 rue René Cassin</t>
   </si>
   <si>
     <t>Saint Etienne</t>
   </si>
   <si>
     <t>Fabien</t>
   </si>
   <si>
@@ -1628,50 +1743,95 @@
     <t>Alimentation et Agriculture</t>
   </si>
   <si>
     <t>216 Chemin de Campagne</t>
   </si>
   <si>
     <t>Sommières</t>
   </si>
   <si>
     <t>VILLAJOS</t>
   </si>
   <si>
     <t>Chargée de projets alimentation durable</t>
   </si>
   <si>
     <t>villajos@civamgard.fr</t>
   </si>
   <si>
     <t>https://www.civamgard.fr/</t>
   </si>
   <si>
     <t>Les réussites : la très bonne participation des publics aux différents actions, les retours des publics à l'issue de l'action notamment intérêt de découvrir la cuisine végétale, le développement de nouveaux partenariats autour des actions ou du livret "cuisinez bio, local et autrement"
 Les difficultés : mobilisation du public sur l'action A3 (personne en situation de précarité), difficulté à mobiliser des publics masculins sur cette thématique alimentation</t>
   </si>
   <si>
+    <t>Expo'phyto PCH – Démarche d'audit patrimonial</t>
+  </si>
+  <si>
+    <t>lun 01/05/2023 - 12:00
+ - jeu 25/12/2025 - 12:00</t>
+  </si>
+  <si>
+    <t>La démarche Expo'phyto, conduite sur le territoire du Pays Cœur d'Hérault, situé au nord-ouest de Montpellier, a marqué une étape clé dans la transition entre diagnostic et action, autour d'un objectif partagé : réduire l'exposition aux pesticides dans l'air. Fondée sur une méthodologie de co-construction, réunissant élus, agriculteurs, associations et citoyens à travers plusieurs séminaires thématiques, cela a favorisé la rencontre et la formulation de solutions collectives. 
+Trois axes majeurs d'action ont émergé à l'issu de cette étude : 
+	Un engagement politique fort, pour inscrire les enjeux agricoles, environnementaux et sanitaires dans les politiques publiques locales (PAT, PCAET, CLS…) ;
+	Des lieux de rencontre et de partage, permettant de croiser les expériences, capitaliser les initiatives et créer un véritable espace d'expérimentation territoriale ;
+	Des actions de sensibilisation, pour renforcer le dialogue entre habitants et agriculteurs, promouvoir le “bien-vivre ensemble” et valoriser les pratiques locales. 
+Ces échanges ont également servi de base pour la création d'une bande dessinée de sensibilisation « Au cœur du dialogue, parlons phytos », visant à vulgariser la démarche, présenter les contraintes du monde agricole et informer le grand public sur les actions possibles pour réduire l'exposition aux pesticides.</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Alimentation et Agriculture, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>9 Rue de la Lucque,</t>
+  </si>
+  <si>
+    <t>Saint-André-de-Sangonis</t>
+  </si>
+  <si>
+    <t>Professionnels, Élus, Tout public</t>
+  </si>
+  <si>
+    <t>Louise</t>
+  </si>
+  <si>
+    <t>Barrière</t>
+  </si>
+  <si>
+    <t>Chargé de mission Pôle Santé</t>
+  </si>
+  <si>
+    <t>louise.barriere@coeur-herault.fr</t>
+  </si>
+  <si>
+    <t>0467029322</t>
+  </si>
+  <si>
+    <t>https://www.coeur-herault.fr/</t>
+  </si>
+  <si>
     <t>Festival du tri</t>
   </si>
   <si>
     <t>sam 10/09/2022 - 12:00</t>
   </si>
   <si>
     <t>Le 10 septembre 2022 a eu lieu une après-midi d'animations et ateliers de 14h à 18h sur le site de l'étang du Pechay sur la commune de Costaros. 
 Cet événement était jumelé à la fête des tourbières (manifestation également organisé par la Communauté de Communes du Pays de Cayres Pradelles pour la valorisation des tourbières et des zones humides).
 Les objectifs étaient multiples  : 
 	Réaliser un événement autour de la question des déchets: gestion, réduction et leurs impacts sur l'environnement 
 	proposer un ensemble d'animations et d'ateliers en lien avec l'éducation à l'environnement et au développement durable afin que chacun puisse trouver comment contribuer à sa manière au développement d'un environnement sain et bénéfique à tous (à travers différents gestes, actions, solutions, alternatives ayant le moins d'impacts négatifs  sur l'environnement) 
 	Fédérer des acteurs issus de la Communauté de Communes du Pays de Cayres Pradelles (différents services : culture, environnement, enfance jeunesse,..) et des locaux (associations, artistes, individuel) autour de la question de la protection de l'environnement et de la bonne gestion des déchets. 
 	Organiser une journée gratuite, ludique et ouvert à tous les habitants du territoire et communiquer sur la mise en place de la nouvelles consigne de tri (ECT) “tous les emballages se trient, tous les papiers se recyclent”
 Les différents ateliers, stands proposés au public seront les suivants :
 1/ Stand d'accueil / point info sur le festival / coin lecture + détente (bibliothèque mobile)
 Accueil des visiteurs jumelé avec un stand de sensibilisation aux problématiques environnementales via les outils de la valise pédagogique du service culture : lectures, exposition des supports (affiches) liées à la campagne santé et environnement “ c'est possible” de l'ARS, distribution des nouveaux mémos tri et informations complémentaires sur la mise en place de l'Extension des Consignes de Tri (ECT) sur l'ensemble du territoire de la communauté de communes. 
 2/ Stand sur les Textiles, Linge de Maison et Chaussures (TLC) : comment les trier ? comment sont-ils recyclés ? comment les valoriser ?
 Partenaire : association le  relais 48 
 3/ Stand sur la bonne gestion et la prévention des bio déchets :
 Information et sensibilisation en faveur de la pratique du compostage et la bonne gestion des bio déchets et des déchets verts
 Mise en lumière et pratique des actions et solutions pour lutter contre le brûlage des déchets verts, avec un rappel de la réglementation et des démonstrations pour illustrer les alternatives : utilisation d'un broyeur, techniques de paillage,...
 Prestataires : Christiane ASSIE et Elsa BOISSIER 
 4/ Stand sur la bonne gestion et la réduction des déchets, sensibilisation aux impacts liés aux déchets 
 Information et sensibilisation sur les impacts liés aux déchets sur l'environnement et la santé. 
 Un zoom sera  fait sur les pollutions que ceux ci engendrent notamment s'ils sont mal gérés (pollution de l'air, contamination des sols et de l'eau, nuisances olfactives et visuelles, toxicité) et sur les alternatives pour moins produire de déchets et/ ou pour réduire leur toxicité : quels sont les alternatives au quotidien pour réduire sa production et contribuer à la sauvegarde d'un environnement sain. 
@@ -1725,53 +1885,50 @@
 Cet évènement ouvert à tous et gratuit avait pour but de sensibiliser le plus grand nombre à la question des déchets et leurs impacts sur la santé : leur gestion, les pollutions qu'ils engendrent et comment agir pour bien trier et réduire leur production. Concernant la fête des Tourbières, le but était de sensibiliser les différents publics à la préservation de la biodiversité et à la richesse de l'intérêt de ces zones.
 Grâce au soutien de l'Agence Régionale de la Santé,  de très nombreuses activités étaient proposées aux visiteurs: atelier sur le tri sélectif animé par les élèves du collège R.L.STEVENSON, atelier brico'recup' par le centre de loisirs, atelier de fabrication de bijoux avec entre autres des capsules de café recyclées dirigé par Claire Lefebvre de l'arbre à bijoux..... 
 L'animation était assurée par les Recyclowns. Le comité des fêtes de la commune Costaros Animation était aussi présent pour régaler les papilles des petits comme des grands.</t>
   </si>
   <si>
     <t>Formation des élu.e.s et technicien nes à la santé environnement</t>
   </si>
   <si>
     <t>Les institutions régionales : Agence Régionale de Santé, Conseil régional et DREAL, en lien avec le Centre Léon Bérard de lutte contre le cancer et l'Ecole des Hautes Etudes en Santé publique (EHESP) proposent une formation à distance gratuite à tous les élus et techniciens des collectivités territoriales de la région Auvergne Rhône-Alpes sur le thème de la Santé environnement. Cette formation s'intitule "Décideurs locaux et bien-être des populations : enjeux territoriaux en Auvergne Rhône-Alpes"
 Il s'agit d'une formation gratuite, en e-learning, à suivre par internet quand vous le souhaitez, comportant 8 modules de 30 minutes chacun sur les thèmes  suivants :
 	Principes généraux en Santé environnement
 	Urbanisme favorable à la santé
 	Ressources en eau
 	Qualité de l'air intérieur
 	Qualité de l'air extérieur
 	Bruit
 	Habitat indigne
 	Sites et sols pollués
 Avec des forums en ligne pour contacter les experts de l'EHESP.</t>
   </si>
   <si>
     <t>28 rue Laennec</t>
   </si>
   <si>
     <t>Lyon</t>
-  </si>
-[...1 lines deleted...]
-    <t>Professionnels, Élus</t>
   </si>
   <si>
     <t>Elus et techniciens des collectivités territoriales de la région AuRA</t>
   </si>
   <si>
     <t>361, DREAL Auvergne-Rhône-Alpes</t>
   </si>
   <si>
     <t>Julien</t>
   </si>
   <si>
     <t>Carretier</t>
   </si>
   <si>
     <t>Responsable Information des publics</t>
   </si>
   <si>
     <t>formationelus@lyon.unicancer.fr</t>
   </si>
   <si>
     <t>0478782800</t>
   </si>
   <si>
     <t>Programme et inscription à la formation</t>
   </si>
@@ -1946,50 +2103,96 @@
 En complément, des séquences/activités/ressources ont été proposées par les éducateurs à l'environnement sur des sujets de santé-environnement. 
 La posture des adultes : soutenir avec bienveillance et enthousiasme, accepter de ne pas tout anticiper, faire confiance aux enfants et à la nature, recueillir et accueillir les paroles des enfants, observer et accompagner.
 Des outils pour changer de posture : l'observation et l'écoute, l'échange, l'occupation de l'espace, la gestion du temps, la connexion à la nature (sit-spot, jeu libre, pistage des animaux), le partage des histoires (cercle de paroles, journal).</t>
   </si>
   <si>
     <t>Nature et Santé, Eau, Santé-Environnement</t>
   </si>
   <si>
     <t>41 rue Marion</t>
   </si>
   <si>
     <t>VERNAISON</t>
   </si>
   <si>
     <t>Enfants (7-12 ans), Parents, Professionnels</t>
   </si>
   <si>
     <t>427, 361</t>
   </si>
   <si>
     <t>L'école dehors à Vernaison, un projet bien engagé</t>
   </si>
   <si>
     <t>Les retours des bénéficiaires directs, à savoir les enfants, mais aussi des parents d'élèves, enseignant.es, éducateurs à l'environnement et autres acteurs associés au projet sont très positifs. On sent un vrai engouement autour du projet et une volonté de poursuivre le projet, voire de l'élargir à d'autres classes dans les années futures.
 L'action « école du dehors » a été reconduite par les enseignant.es durant l'année scolaire 2022/2023 puis 2023/2024. Mais, ce projet s'est reconduit de façon plus autonome, avec une moindre participation des éducateurs à l'environnement et du SMIRIL. </t>
+  </si>
+  <si>
+    <t>La Fresque One Health : un outil interactif fondé sur la pensée systémique visant à renforcer la compréhension du concept « One Health »</t>
+  </si>
+  <si>
+    <t>Concept
+La Fresque One Health transfert des connaissances scientifiques complexes en une expérience d'apprentissage participative et accessible. À l'aide de cartes illustrées représentant les facteurs déterminants et les conséquences dans différents domaines de la santé, les participants reconstituent les relations de cause à effet et les interactions au sein du système.
+Depuis sa création en 2022, cet outil a mobilisé plus de 1 000 participants issus de plus de 20 pays, parmi lesquels des autorités de santé publique et santé animale, des groupes de travail One Health, des administrations territoriales, des universitaires et des acteurs du secteur privé. Disponible en six langues et soutenu par un réseau international croissant d'animateurs formés, il s'est révélé efficace pour stimuler le dialogue interdisciplinaire et renforcer la compréhension des systèmes « One Health ».
+Pour en savoir plus sur la Fresque One Health et son fonctionnement, un teaser vidéo est disponible.
+Matériel nécessaire
+L'outil est low-tech. Vous avez besoin simplement d'un jeu de 33 cartes, d'un groupe de 6 à 10 participants, d'un animateur, de crayons de couleur et de trois heures, adaptables.
+Public visé
+La Fresque s'adresse à des publics variés. Elle peut être utilisée aussi bien dans un cadre pédagogique avec des élèves ou étudiants qu'avec des professionnels pour du team building.
+Déroulé
+L'atelier se structure en trois étapes :
+1. La première, la co-construction via l'intelligence collective. Les participants découvrent progressivement quatre lots de cartes, qu'ils doivent relier entre elles. Les cartes ont toutes, un mot clé, une illustration et du contenu au dos. Chacun présente sa carte, propose un positionnement, puis le groupe discute pour trouver l'organisation qui fait du sens pour eux. Cette phase mobilise des compétences clés pour l'approche One Health : la pensée systémique, la communication et la collaboration.
+2. La deuxième étape est dédiée à la créativité. Les participants vont illustrer les liens, dessiner pour représenter leurs idées et proposer un titre reflétant leur réflexion, sans utiliser les termes “One Health” ou “Une seule santé”. C'est une étape essentielle pour approfondir la compréhension du concept et ancrer ces connaissances à plus long terme.
+3. La troisième étape consiste à passer à la pratique par un cas d'étude. Celui-ci peut être choisi selon le public et les objectifs de l'atelier. Par exemple : comment végétaliser une cour d'école selon une approche One Health ? A partir de leur fresque, les participants listent les conséquences positives et négatives, et identifient des pistes d'action qui vont permettre d'atteindre des co-bénéfices.
+Conditions d'utilisation
+Créé par quatre auteurs (Florence AYRAL, Amandine GAUTHIER, Chloé-Louise MORBOIS et Geoffrey-Edouard VUILLIER), en collaboration avec 10 partenaires issus des secteurs de la santé humaine, animale et des écosystèmes, l'outil est mis à disposition sous licence Creative Commons et est entièrement ouvert et gratuit. L'accès est accordé aux personnes ayant d'abord participé à l'atelier en tant que participants, suivi la formation de facilitateurs en présentiel ou en ligne. Les facilitateurs s'engagent à renseigner le nombre d'ateliers réalisés, afin de garantir à la fois le suivi de l'impact collectif.
+Comment se former à l'animation de la Fresque One Health ?
+Pour devenir facilitateur, il suffit de s'inscrire sur un créneau de formation via ce lien (clé d'accès : onehealth). Cette formation est gratuite, en ligne, et dure environ deux heures. Elle permet d'obtenir une certification à l'animation de la Fresque One Health et d'accéder à l'espace en ligne réservé aux animateurs.</t>
+  </si>
+  <si>
+    <t>1, Avenue Bourgelat</t>
+  </si>
+  <si>
+    <t>MARCY-L'ETOILE</t>
+  </si>
+  <si>
+    <t>Jeunes (12-25 ans), Professionnels, Tout public</t>
+  </si>
+  <si>
+    <t>Florence</t>
+  </si>
+  <si>
+    <t>AYRAL</t>
+  </si>
+  <si>
+    <t>Enseignante-chercheuse en santé publique vétérinaire et co-développeuse de la Fresque One Health</t>
+  </si>
+  <si>
+    <t>florence.ayral@vetagro-sup.fr</t>
+  </si>
+  <si>
+    <t>Fresque One Health</t>
   </si>
   <si>
     <t>La restauration scolaire durable dans les collèges publics du Gers</t>
   </si>
   <si>
     <t>Depuis bientôt dix ans, le Département du Gers gère l'organisation des services de restauration des collèges.
 Il comprend 20 collèges en gestion dont 5 internats.
 Tous les services de restauration sont autonomes et possèdent des légumeries.
 Chaque année, 1 060 000 repas sont servis aux 6 100 collégiens demi-pensionnaires, aux 950 élèves du 1er degré et aux 2 000 lycéens.</t>
   </si>
   <si>
     <t>81 route de Pessan</t>
   </si>
   <si>
     <t>BP 20569</t>
   </si>
   <si>
     <t>Auch</t>
   </si>
   <si>
     <t>Adolescents (13-18 ans), Élus, Salariés</t>
   </si>
   <si>
     <t>Françoise</t>
   </si>
@@ -2616,120 +2819,50 @@
     <t>Bonduel</t>
   </si>
   <si>
     <t>Coordinatrice de projets en réseau</t>
   </si>
   <si>
     <t>capucine.bonduel@graine-occitanie.org</t>
   </si>
   <si>
     <t>04 28 70 68 08</t>
   </si>
   <si>
     <t>https://draaf.occitanie.agriculture.gouv.fr/Evenements-et-formations-en-region,…</t>
   </si>
   <si>
     <t>Depuis 2017, le GRAINE Occitanie et la DRAAF Occitanie ont coorganisé différents temps forts de mise en réseau des acteurs :  
 	Mise en place d'ateliers sur l'éducation à l'alimentation lors du Comité Régional de l'Alimentation (CORALIM) ; 
 	Co-organisation de séminaires régionaux des acteurs de l'éducation au goût ; 
 	Diffusion d'enquête au réseau afin de repérer leurs besoins et les attentes en termes de formation, communication, mise en œuvre de dynamique collective, etc. ; 
 	Des formations de formateurs afin de former des référents au goût en région ; 
 	Des formations « éducation au goût » - Niveau initial, à destination de nouveaux intervenants souhaitant développer des projets ; 
 	Des formations « Eduquer les enfants de 3 à 6 ans » permettant de découvrir en détail la mallette « Les maternelles du Goût » conçue par l'association « Eveil'O'Goût » et les caractéristiques de ce public ; 
 	Des formation-action « Eduquer au Goût » - Niveau approfondissement de deux jours, ouverte aux acteurs mettant déjà en place des actions d'éducation au goût ; 
 	Des « webinaires apprenants »  
 	Etc.  </t>
-  </si>
-[...68 lines deleted...]
-    <t>stephane.bienvenue@ville-givors.fr</t>
   </si>
   <si>
     <t>Nos enfants ne manquent pas d'air !</t>
   </si>
   <si>
     <t>mar 01/01/2019 - 12:00
  - mar 30/06/2020 - 12:00</t>
   </si>
   <si>
     <t>Ce projet vise l'amélioration de la qualité de l'air intérieur de 2 écoles Grenobloises, en agissant aussi bien sur des déterminants individuels (connaissances des enfants, des professionnels et des parents), qu' environnementaux (organisation de l'espace, choix du matériel, modification des pratiques…). Les actions ciblent en premier lieu les enseignants et ATSEM, mais aussi les parents et les enfants.</t>
   </si>
   <si>
     <t>16 rue René Lesage</t>
   </si>
   <si>
     <t>Grenoble</t>
   </si>
   <si>
     <t>Petite enfance (0-6 ans), Enfants (7-12 ans), Parents, Professionnels</t>
   </si>
   <si>
     <t>enfants de l'école Daudet et les adultes qui les entourent (enseignants, ATSEM, parents)</t>
   </si>
   <si>
     <t>Ville de Grenoble</t>
@@ -3722,53 +3855,50 @@
  </t>
   </si>
   <si>
     <t>Restitution Appel à Projet ARS Santé Environnement  ARS/PNR/BETHANIE  ” Les Amis de Béthanie”</t>
   </si>
   <si>
     <t>dim 01/01/2023 - 12:00
  - mer 03/07/2024 - 12:00</t>
   </si>
   <si>
     <t>Restitution Appel à Projet ARS Santé Environnement
 ARS/PNR/BETHANIE 
 ” Les Amis de Béthanie”
 Le Parc des Monts d'Ardèche a développé depuis de nombreuses années une politique volontariste en faveur des publics en situation de handicaps, d'insertion ou de fragilité afin de s'adresser à tous les habitants de son territoire. Elle prend la forme d'une offre éducative et de sensibilisation proposée à la Maison du Parc et sur son territoire : les Ateliers Passerelles.
 Ces ateliers se concentrent sur l'environnement, la biodiversité et la culture, et sont conçus en concertation avec les éducateurs et responsables des structures partenaires.
 Le projet « Les Amis de Béthanie » est le résultat d'une collaboration ambitieuse entre le Parc des Monts d'Ardèche et l'association Béthanie
 Ce projet s'inscrit dans un Appel à projet « Santé et environnement » de l'Agence Régionale de la Santé (ARS) dont nous remercions pour son soutien.
 Le projet « Les amis de Béthanie » a débuté en 2023. C'est un projet intergénérationnel qui réunit plusieurs services de Béthanie, et implique une centaine de participants de tous ages et leurs éducateurs, afin de favoriser une action collective et inclusive. En choisissant ce titre, les participants ont mis en avant l'importance de la dimension collective et prospective du projet.
 Ce projet s'est déroulé en plusieurs étapes, avec des ateliers, des visites et des rencontres articulés autour du concept « Une seule santé » qui relie agriculture, alimentation et relations entre les êtres vivants. Il s'est appuyé sur des outils de valorisation développés avec le soutien de l'ARS ARA dans le cadre de la campagne « Agir pour prendre soin à la fois de notre santé et de l'environnement, c'est possible ! ».
 Plusieurs partenaires éducatifs du Parc sont intervenus dans ce projet : CIVAM, Mi syphe Mi raisin, La Rose et l'hellebore, VIE, Massif Central Randonnées et Arnica.
 Ce projet a commencé pour tous par une journée d'immersion sur le Domaine du Parc, axé sur la découverte du lieu, des écosystèmes et une mise en confiance. Et se termine collectivement par cette journée de restitution collective où chacun a pu partager ce qu'il a retenu et apprécié de ces activités.
 Cette journée de restitution a été ouverte à toutes les structures de l'association de Béthanie ainsi qu'à leur famille, mais aussi à tous le personnel encadrant des structures accompagnant des personnes en situation de handicaps et/ou de fragilités et d'insertion du territoire
 Pour en savoir plus sur le projet : https://www.parc-monts-ardeche.fr/les-actions-du-parc/education-sensibilisation/ateliers-passerelles/les-amis-de-bethanie-2023-2024/</t>
   </si>
   <si>
-    <t>Nature et Santé, Alimentation et Agriculture, Santé-Environnement</t>
-[...1 lines deleted...]
-  <si>
     <t>50 allée Marie SAUZET</t>
   </si>
   <si>
     <t>Domaine de Rochemure</t>
   </si>
   <si>
     <t>07380</t>
   </si>
   <si>
     <t>Jaujac</t>
   </si>
   <si>
     <t>Professionnels, Élus, Salariés, Publics spécifiques (handicap, milieu fermé …)</t>
   </si>
   <si>
     <t>Ema</t>
   </si>
   <si>
     <t>DELHOME</t>
   </si>
   <si>
     <t>Coordinatrice Ateliers Passerelles</t>
   </si>
   <si>
     <t>edelhome@pnrma.fr</t>
@@ -3916,50 +4046,109 @@
 Savoirs à semer et saveurs à partager est un programme d'animations ancré sur le lien entre alimentation, plaisir et santé. Son objectif est d'une part de faciliter l'accès pour tous à une alimentation locavore et diversifiée, et d'autre part d'encourager l'autonomie alimentaire.
 Ce programme est mené depuis 5 ans par le CIVAM Semailles, association d'éducation populaire et de développement rural, appartenant au Réseau CIVAM national. Il a permis d'obtenir l'agrément d'Espace de Vie Social délivré par la Caisse d'Allocations Familiales locale. Notre territoire d'intervention est le Pays Midi Quercy, constitué de trois Communautés de Communes du Tarn-et-Garonne.
 Les animations qui constituent ce programme se sont mises en place progressivement, au gré des envies de notre public constitué de retraités, de familles, de personnes socialement isolées ou fragilisées et de personnes handicapées. Actuellement, cinq grands types d'activités sont mis en oeuvre :
 Les ateliers cuisine réguliers et participatifs qui ont lieu sur trois communes. Un menu complet est préparé collectivement à base de produits locaux et de saison. Pour aider les usagers à progresser dans la maîtrise du budget alimentaire, une attention particulière est portée au choix des matières premières : priorité est donnée aux protéines végétales et aux protéines animales peu onéreuses. Le coût du repas complet est ainsi maintenu sous la barre des 4€ /personne.
 Ces activités sont autant d'occasions de retrouver le plaisir de manger, de partager des savoir- faire culinaire ou de bonnes adresses, d'accommoder des produits de saison de façon originale mais aussi de mettre en oeuvre des gestes de base peu pratiqués par certains : peler, couper, doser… Le temps d'échange convivial est prolongé par le repas partagé qui suit la préparation.
 Dans la durée, on constate que ces ateliers réguliers aident les usagers à retrouver le plaisir de cuisiner et de « reprendre la main » sur une alimentation jusque là subie, plutôt que choisie.
 Les sorties « glanage » saisonnières : consistent à explorer la campagne environnante à la recherche de plantes et fleurs comestibles, baies ou fruits secs sauvages. Ces sorties sont suivies d'atelier où les produits glanés sont cuisinés collectivement pour préparer un repas complet, partagé sur place.
 La connaissance de la ressource alimentaire gratuite présente dans l'environnement permet d'enrichir qualitativement l'alimentation des publics à petits revenus, en diversifiant les sources de vitamines, minéraux et protéines végétales. Elle constitue aussi des occasions privilégiées de partage intergénérationnel de savoirs.
 Les ateliers thématiques alimentaires se font soit autour d'une matière première particulière (les fleurs de sureau, la noix, les huiles alimentaires…), soit autour d'un thème spécifique (la conservation des aliments, la transformation des excédents du potager, les pratiques naturelles au jardin…).
 Les visites de fermes créent du lien entre les usagers des ateliers et les agriculteurs locaux engagés dans une démarche de commercialisation en direct ou en circuits courts.
 Elles facilitent la connaissance de la ressource locale en produits alimentaires bruts ou transformés. Ces rencontres avec les paysans sont l'occasion, pour les participants, de mieux appréhender la difficulté du travail agricole et de prendre conscience de l'impact de leurs habitudes alimentaires sur l'économie locale.
 Les événements festifs ponctuels (fête de la pomme, disco-soupe (1)) contribuent à retisser le lien entre alimentation, plaisir et convivialité. Ils permettent aussi de s'impliquer dans des actions collectives et de se sentir utile, notamment pour les personnes coupées du monde du travail.
 Un état des lieux
 Cette expérience nous a apporté de nombreux enseignements en ce qui concerne l'efficacité des actions d'accompagnement des publics précaires vers une meilleure alimentation.
 	Il est indispensable d'accompagner les publics régulièrement et dans la durée pour obtenir des résultats concrets ;
 	La fidélisation d'un public qui a du mal à sortir de chez soi passe obligatoirement par le plaisir trouvé dans une atmosphère conviviale et bienveillante ; dépourvue de jugement. La posture des animateurs est donc primordiale : ne pas se placer en donneur de leçon, s'appuyer sur le participatif et le partage de savoirs entre usagers ;
 	On mobilise plus facilement les usagers en abordant l'alimentation de manière globale : connaissance de la ressource locale, équilibre et diversité alimentaire, savoir-faire culinaire de base, connaissance de recettes originales mais faciles à réaliser, impact de l'alimentation sur la santé…
 	La diversité des actions et des lieux d'intervention permet d'élargir le public touché mais implique un gros travail de partenariat, notamment pour la mise à disposition de lieux où l'on peut cuisiner. Le fait de disposer d'un matériel de cuisine « itinérant » (plaques de cuisson, four électrique portatif, ustensiles de cuisine…) donne une grande souplesse d'action et permet d'aller au plus près des publics ruraux à faible mobilité
 	Le public le plus marginalisé étant le plus difficile à mobiliser, le partenariat avec les acteurs sociaux du territoire est très facilitateur, ainsi que l'existence de points de rencontre stables et identifiés ;
 	Il est important de privilégier les activités favorisant la mixité des publics donc qui peuvent être organisées avec une participation financière minime.
 Ce programme d'activités autour de l'alimentation est destiné à se pérenniser, même s'il est susceptible d'évoluer dans la forme. Cet objectif ne saurait être atteint sans les multiples partenariats associatifs tissés sur le territoire, ni sans la continuité du soutien accordé par nos partenaires financiers, notamment celui de la Caisse d'Allocations Familiales, par le biais de notre agrément Espace de Vie Social.
 (1) Disco-soupe est un mouvement solidaire et festif qui s'approprie l'espace public et le rebut alimentaire pour sensibiliser au gaspillage alimentaire.
 Source :
 Cet article est issu du « Dossier-ressources Agriculture &amp; Alimentation » et édité par le Réseau Régional Éduquer en Santé-Environnement Occitanie. 
  </t>
+  </si>
+  <si>
+    <t>Sciences en relais - Ed. "Une seule santé"</t>
+  </si>
+  <si>
+    <t>lun 01/07/2024 - 12:00
+ - mar 30/06/2026 - 12:00</t>
+  </si>
+  <si>
+    <t>Objectif général du projet
+Sensibiliser, informer et responsabiliser divers publics aux enjeux de la santé-environnement par le biais d'ateliers interactifs, d'animations pédagogiques et de temps d'échanges participatifs.
+Description du projet en quelques lignes
+Le projet s'inscrit dans le cadre du Plan Régional Santé Environnement (PRSE 4). Il répond au besoin de renforcer la culture générale et la prise de conscience des citoyens - dès le plus jeune âge - sur les liens étroits entre la qualité de l'environnement (air, eau, biodiversité, alimentation, produits du quotidien) et la santé humaine.
+Le programme s'est structuré autour de 116 interventions sur le terrain. Les animations et ateliers participatifs ont abordé diverses thématiques majeures de la santé environnementale : la préservation des ressources, la réduction de l'exposition aux polluants du quotidien, la promotion d'environnements sains et l'éco-citoyenneté. Les formats ont été adaptés selon les publics : séances en classe, ateliers pratiques en centre social, et animations tout public.
+Partenaires associés
+	Intervenants &amp; Équipes éducatives dans le cadre scolaire : Équipes pédagogiques des écoles et collèges partenaires (ex : Écoles Vertefeuille et Roudayre, Collèges Capouchiné, Romain Rolland, Joseph Calvet, Joffre).
+	Relais d'information &amp; Territoriaux : Centres sociaux (ex : Lucie Aubrac), Maisons de quartier (ex : Les Baléares / Romarins), structures d'accueil, collectivités locales et réseaux Santé-Environnement régionaux.
+Public cible
+	Jeune public (prioritaire) : Enfants de 6 à 15 ans (écoliers et collégiens) ainsi que la petite enfance (- 6 ans).
+	Jeunes adultes &amp; Adultes : Lycéens/étudiants (16-25 ans) et adultes / séniors (+ 26 ans).
+	Grand public : Familles et usagers des centres sociaux.
+Bilan et évaluation
+	Nombre total d'interventions : 116 actions réalisées.
+	Nombre total de bénéficiaires direct(e)s : 4 379 personnes sensibilisées.
+	Profil détaillé des bénéficiaires :
+		Petite enfance (- 6 ans) : 336 enfants
+		Enfants &amp; Ados (6-15 ans) : 3 023 élèves (coeur de cible)
+		Adolescents (16-17 ans) : 157 jeunes
+		Jeunes adultes (18-25 ans) : 58 personnes
+		Adultes (+ 26 ans) : 739 bénéficiaires
+		Tout public : 66 participants
+Perspectives, facteurs de réussite et axes d'amélioration
+Facteurs de réussite :
+	Maillage territorial étendu (54 villes touchées)
+	Ancrage fort auprès du milieu scolaire et des centres sociaux partenaires
+Axes d'amélioration &amp; Perspectives :
+	Accentuer les actions vers la tranche des 18-25 ans
+	Pérenniser les modules d'ateliers auprès des structures d'accueil récurrentes</t>
+  </si>
+  <si>
+    <t>Nature et Santé, Air Extérieur, Changements climatiques, Alimentation et Agriculture, Eau, Déchets, Environnement intérieur, Santé-Environnement</t>
+  </si>
+  <si>
+    <t>49, boulevard Berthelot</t>
+  </si>
+  <si>
+    <t>MONTPELLIER</t>
+  </si>
+  <si>
+    <t>PLEGAT</t>
+  </si>
+  <si>
+    <t>Co-directrice</t>
+  </si>
+  <si>
+    <t>occitanie@lespetitsdebrouillards.org</t>
+  </si>
+  <si>
+    <t>https://www.lespetitsdebrouillardsoccitanie.org/</t>
   </si>
   <si>
     <t>Sensibilisation à l'environnement et à l'alimentation par les Arts du Cirque comme approche participative</t>
   </si>
   <si>
     <t>lun 21/02/2022 - 12:00
  - lun 23/10/2023 - 12:00</t>
   </si>
   <si>
     <t>Ce projet est une passerelle entre la sensibilisation d'un groupe des jeunes (12 – 20 ans) qui seront à leur tour acteurs et relais face à tous publics : de la petite enfance (représentations dans les écoles) jusqu'aux seniors (représentations dans les EHPAD) et dans les familles (représentations en festival). 
 Vous trouverez ici : 
 	un lien vers la vidéo des jeunes en actions
 	lien vers la fiche bilan 
 Ce projet a été réalisé dans le cadre de l'appel à projet du PRSE 3.</t>
   </si>
   <si>
     <t>Nature et Santé, Alimentation et Agriculture, Déchets</t>
   </si>
   <si>
     <t>Le Village</t>
   </si>
   <si>
     <t>Saint Médard</t>
   </si>
   <si>
@@ -4477,52 +4666,55 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -4786,4852 +4978,5074 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U87"/>
+  <dimension ref="A1:U91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="A1" sqref="A1:U91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="153.248" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="161.532" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="1730.577" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="143.822" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="170.958" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="80.123" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="252.367" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="196.952" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="247.654" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="120.256" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="113.115" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="114.258" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="95.405" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="1914.533" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
-      <c r="A1" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="J1" t="s">
+      <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" t="s">
+      <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="L1" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="M1" t="s">
+      <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+      <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="O1" t="s">
+      <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="P1" t="s">
+      <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+      <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="S1" t="s">
+      <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+      <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U1" t="s">
+      <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
-      <c r="A2" t="s">
+      <c r="A2" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="B2"/>
-      <c r="C2" t="s">
+      <c r="B2" s="1"/>
+      <c r="C2" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
+      <c r="D2" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E2" t="s">
+      <c r="E2" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="F2" t="s">
+      <c r="F2" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H2"/>
-      <c r="I2">
+      <c r="H2" s="1"/>
+      <c r="I2" s="1">
         <v>42300</v>
       </c>
-      <c r="J2" t="s">
+      <c r="J2" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="K2" t="s">
+      <c r="K2" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L2"/>
-      <c r="M2">
+      <c r="L2" s="1"/>
+      <c r="M2" s="1">
         <v>50</v>
       </c>
-      <c r="N2"/>
-      <c r="O2" t="s">
+      <c r="N2" s="1"/>
+      <c r="O2" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="P2" t="s">
+      <c r="P2" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="Q2" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="R2" t="s">
+      <c r="R2" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="S2" t="s">
+      <c r="S2" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="T2" t="s">
+      <c r="T2" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="U2"/>
+      <c r="U2" s="1"/>
     </row>
     <row r="3" spans="1:21">
-      <c r="A3" t="s">
+      <c r="A3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B3"/>
-      <c r="C3" t="s">
+      <c r="B3" s="1"/>
+      <c r="C3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D3" t="s">
+      <c r="D3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="E3" t="s">
+      <c r="E3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G3" t="s">
+      <c r="G3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H3"/>
-      <c r="I3">
+      <c r="H3" s="1"/>
+      <c r="I3" s="1">
         <v>11300</v>
       </c>
-      <c r="J3" t="s">
+      <c r="J3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="K3" t="s">
+      <c r="K3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="L3" t="s">
+      <c r="L3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="M3" t="s">
+      <c r="M3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="N3">
+      <c r="N3" s="1">
         <v>1356</v>
       </c>
-      <c r="O3" t="s">
+      <c r="O3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="P3" t="s">
+      <c r="P3" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="Q3" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="R3" t="s">
+      <c r="R3" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="S3"/>
-      <c r="T3" t="s">
+      <c r="S3" s="1"/>
+      <c r="T3" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="U3" t="s">
+      <c r="U3" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" t="s">
+      <c r="A4" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B4"/>
-      <c r="C4" t="s">
+      <c r="B4" s="1"/>
+      <c r="C4" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E4" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="H4"/>
-      <c r="I4">
+      <c r="H4" s="1"/>
+      <c r="I4" s="1">
         <v>31520</v>
       </c>
-      <c r="J4" t="s">
+      <c r="J4" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="K4" t="s">
+      <c r="K4" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="L4"/>
-[...2 lines deleted...]
-      <c r="O4" t="s">
+      <c r="L4" s="1"/>
+      <c r="M4" s="1"/>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="P4" t="s">
+      <c r="P4" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="Q4" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="R4" t="s">
+      <c r="R4" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="S4"/>
-      <c r="T4" t="s">
+      <c r="S4" s="1"/>
+      <c r="T4" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="U4"/>
+      <c r="U4" s="1"/>
     </row>
     <row r="5" spans="1:21">
-      <c r="A5" t="s">
+      <c r="A5" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B5"/>
-      <c r="C5" t="s">
+      <c r="B5" s="1"/>
+      <c r="C5" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E5" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="H5"/>
-      <c r="I5">
+      <c r="H5" s="1"/>
+      <c r="I5" s="1">
         <v>34090</v>
       </c>
-      <c r="J5" t="s">
+      <c r="J5" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="K5" t="s">
+      <c r="K5" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="L5" s="1"/>
+      <c r="M5" s="1">
         <v>1347</v>
       </c>
-      <c r="N5"/>
-      <c r="O5" t="s">
+      <c r="N5" s="1"/>
+      <c r="O5" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="P5" t="s">
+      <c r="P5" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="Q5" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="R5" t="s">
+      <c r="R5" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="S5" t="s">
+      <c r="S5" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="T5"/>
-      <c r="U5"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" t="s">
+      <c r="A6" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B6"/>
-[...1 lines deleted...]
-      <c r="D6" t="s">
+      <c r="B6" s="1"/>
+      <c r="C6" s="1"/>
+      <c r="D6" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E6" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G6" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H6" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="I6">
+      <c r="I6" s="1">
         <v>31300</v>
       </c>
-      <c r="J6" t="s">
+      <c r="J6" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K6" t="s">
+      <c r="K6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L6"/>
-[...1 lines deleted...]
-      <c r="N6">
+      <c r="L6" s="1"/>
+      <c r="M6" s="1"/>
+      <c r="N6" s="1">
         <v>1347</v>
       </c>
-      <c r="O6" t="s">
+      <c r="O6" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="P6" t="s">
+      <c r="P6" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="Q6" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="R6" t="s">
+      <c r="R6" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="S6"/>
-[...1 lines deleted...]
-      <c r="U6" t="s">
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" t="s">
+      <c r="A7" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B7"/>
-      <c r="C7" t="s">
+      <c r="B7" s="1"/>
+      <c r="C7" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E7" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G7" t="s">
+      <c r="G7" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="H7" s="1"/>
+      <c r="I7" s="1">
         <v>69530</v>
       </c>
-      <c r="J7" t="s">
+      <c r="J7" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="K7" t="s">
+      <c r="K7" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="L7" t="s">
+      <c r="L7" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="M7"/>
-[...1 lines deleted...]
-      <c r="O7" t="s">
+      <c r="M7" s="1"/>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="P7" t="s">
+      <c r="P7" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="Q7" t="s">
+      <c r="Q7" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="R7" t="s">
+      <c r="R7" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="S7" t="s">
+      <c r="S7" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="T7" t="s">
+      <c r="T7" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="U7"/>
+      <c r="U7" s="1"/>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" t="s">
+      <c r="A8" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B8"/>
-[...1 lines deleted...]
-      <c r="D8" t="s">
+      <c r="B8" s="1"/>
+      <c r="C8" s="1"/>
+      <c r="D8" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E8" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G8" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="H8" t="s">
+      <c r="H8" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="I8">
+      <c r="I8" s="1">
         <v>31100</v>
       </c>
-      <c r="J8" t="s">
+      <c r="J8" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="K8" t="s">
+      <c r="K8" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="L8"/>
-[...2 lines deleted...]
-      <c r="O8" t="s">
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="P8" t="s">
+      <c r="P8" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="Q8" t="s">
+      <c r="Q8" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="R8" t="s">
+      <c r="R8" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="S8" t="s">
+      <c r="S8" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="T8" t="s">
+      <c r="T8" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="U8"/>
+      <c r="U8" s="1"/>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" t="s">
+      <c r="A9" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B9"/>
-      <c r="C9" t="s">
+      <c r="B9" s="1"/>
+      <c r="C9" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E9" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G9" t="s">
+      <c r="G9" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="H9" s="1"/>
+      <c r="I9" s="1">
         <v>63200</v>
       </c>
-      <c r="J9" t="s">
+      <c r="J9" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="K9" t="s">
+      <c r="K9" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="L9"/>
-      <c r="M9" t="s">
+      <c r="L9" s="1"/>
+      <c r="M9" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="N9">
+      <c r="N9" s="1">
         <v>50</v>
       </c>
-      <c r="O9" t="s">
+      <c r="O9" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="P9" t="s">
+      <c r="P9" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="Q9" t="s">
+      <c r="Q9" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="R9" t="s">
+      <c r="R9" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="S9"/>
-[...1 lines deleted...]
-      <c r="U9"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
     </row>
     <row r="10" spans="1:21">
-      <c r="A10" t="s">
+      <c r="A10" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B10"/>
-      <c r="C10" t="s">
+      <c r="B10" s="1"/>
+      <c r="C10" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G10" t="s">
+      <c r="G10" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="H10" s="1"/>
+      <c r="I10" s="1">
         <v>73210</v>
       </c>
-      <c r="J10" t="s">
+      <c r="J10" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="K10" t="s">
+      <c r="K10" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="L10" t="s">
+      <c r="L10" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="M10" s="1"/>
+      <c r="N10" s="1">
         <v>946</v>
       </c>
-      <c r="O10" t="s">
+      <c r="O10" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="P10" t="s">
+      <c r="P10" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="Q10" t="s">
+      <c r="Q10" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="R10" t="s">
+      <c r="R10" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="S10"/>
-      <c r="T10" t="s">
+      <c r="S10" s="1"/>
+      <c r="T10" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="U10"/>
+      <c r="U10" s="1"/>
     </row>
     <row r="11" spans="1:21">
-      <c r="A11" t="s">
+      <c r="A11" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B11"/>
-      <c r="C11" t="s">
+      <c r="B11" s="1"/>
+      <c r="C11" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E11" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G11" t="s">
+      <c r="G11" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="H11" s="1"/>
+      <c r="I11" s="1">
         <v>31770</v>
       </c>
-      <c r="J11" t="s">
+      <c r="J11" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="K11" t="s">
+      <c r="K11" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="L11" s="1"/>
+      <c r="M11" s="1">
         <v>1487</v>
       </c>
-      <c r="N11">
+      <c r="N11" s="1">
         <v>1487</v>
       </c>
-      <c r="O11" t="s">
+      <c r="O11" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="P11" t="s">
+      <c r="P11" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="Q11" t="s">
+      <c r="Q11" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="R11" t="s">
+      <c r="R11" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="S11" t="s">
+      <c r="S11" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="T11"/>
-      <c r="U11" t="s">
+      <c r="T11" s="1"/>
+      <c r="U11" s="1" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="12" spans="1:21">
-      <c r="A12" t="s">
+      <c r="A12" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B12"/>
-      <c r="C12" t="s">
+      <c r="B12" s="1"/>
+      <c r="C12" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E12" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G12" t="s">
+      <c r="G12" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="H12"/>
-      <c r="I12">
+      <c r="H12" s="1"/>
+      <c r="I12" s="1">
         <v>82000</v>
       </c>
-      <c r="J12" t="s">
+      <c r="J12" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="K12" t="s">
+      <c r="K12" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="L12" s="1"/>
+      <c r="M12" s="1">
         <v>1487</v>
       </c>
-      <c r="N12">
+      <c r="N12" s="1">
         <v>1487</v>
       </c>
-      <c r="O12" t="s">
+      <c r="O12" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="P12" t="s">
+      <c r="P12" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="Q12" t="s">
+      <c r="Q12" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="R12" t="s">
+      <c r="R12" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="S12" t="s">
+      <c r="S12" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="T12"/>
-      <c r="U12" t="s">
+      <c r="T12" s="1"/>
+      <c r="U12" s="1" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:21">
-      <c r="A13" t="s">
+      <c r="A13" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B13"/>
-      <c r="C13" t="s">
+      <c r="B13" s="1"/>
+      <c r="C13" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="E13" t="s">
+      <c r="E13" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G13" t="s">
+      <c r="G13" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="H13" s="1"/>
+      <c r="I13" s="1">
         <v>42110</v>
       </c>
-      <c r="J13" t="s">
+      <c r="J13" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="K13" t="s">
+      <c r="K13" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="L13" t="s">
+      <c r="L13" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-      <c r="O13" t="s">
+      <c r="M13" s="1"/>
+      <c r="N13" s="1"/>
+      <c r="O13" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="P13" t="s">
+      <c r="P13" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="Q13" t="s">
+      <c r="Q13" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="R13" t="s">
+      <c r="R13" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="S13"/>
-[...1 lines deleted...]
-      <c r="U13" t="s">
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" t="s">
+      <c r="A14" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="B14"/>
-[...1 lines deleted...]
-      <c r="D14" t="s">
+      <c r="B14" s="1"/>
+      <c r="C14" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="E14" t="s">
+      <c r="D14" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" t="s">
+      <c r="E14" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="H14"/>
-[...3 lines deleted...]
-      <c r="J14" t="s">
+      <c r="H14" s="1"/>
+      <c r="I14" s="1">
+        <v>31000</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K14" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="K14" t="s">
-[...9 lines deleted...]
-      <c r="O14" t="s">
+      <c r="L14" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="P14" t="s">
+      <c r="M14" s="1"/>
+      <c r="N14" s="1"/>
+      <c r="O14" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="Q14" t="s">
+      <c r="P14" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="R14" t="s">
+      <c r="Q14" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="S14"/>
-[...1 lines deleted...]
-      <c r="U14"/>
+      <c r="R14" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="S14" s="1"/>
+      <c r="T14" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="U14" s="1" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="15" spans="1:21">
-      <c r="A15" t="s">
-[...22 lines deleted...]
-      <c r="J15" t="s">
+      <c r="A15" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="K15" t="s">
-[...7 lines deleted...]
-      <c r="O15" t="s">
+      <c r="B15" s="1"/>
+      <c r="C15" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="P15" t="s">
+      <c r="D15" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="Q15" t="s">
+      <c r="E15" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="R15" t="s">
+      <c r="F15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="S15"/>
-      <c r="T15" t="s">
+      <c r="H15" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="U15"/>
+      <c r="I15" s="1">
+        <v>34570</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="M15" s="1"/>
+      <c r="N15" s="1">
+        <v>1356</v>
+      </c>
+      <c r="O15" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="P15" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q15" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="R15" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="S15" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="T15" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="U15" s="1"/>
     </row>
     <row r="16" spans="1:21">
-      <c r="A16" t="s">
-[...12 lines deleted...]
-      <c r="F16" t="s">
+      <c r="A16" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="B16" s="1"/>
+      <c r="C16" s="1"/>
+      <c r="D16" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G16" t="s">
-[...9 lines deleted...]
-      <c r="K16" t="s">
+      <c r="G16" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H16" s="1"/>
+      <c r="I16" s="1">
+        <v>42100</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="K16" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L16" t="s">
-[...26 lines deleted...]
-      <c r="U16"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1">
+        <v>953</v>
+      </c>
+      <c r="N16" s="1">
+        <v>953</v>
+      </c>
+      <c r="O16" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="P16" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="Q16" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="R16" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="S16" s="1"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
     </row>
     <row r="17" spans="1:21">
-      <c r="A17" t="s">
-[...15 lines deleted...]
-      <c r="G17" t="s">
+      <c r="A17" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="H17"/>
-[...3 lines deleted...]
-      <c r="J17" t="s">
+      <c r="B17" s="1"/>
+      <c r="C17" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="K17" t="s">
+      <c r="D17" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="L17" t="s">
+      <c r="E17" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1">
+        <v>42100</v>
+      </c>
+      <c r="J17" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="M17">
-[...5 lines deleted...]
-      <c r="O17" t="s">
+      <c r="K17" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1">
+        <v>465</v>
+      </c>
+      <c r="N17" s="1"/>
+      <c r="O17" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="P17" t="s">
+      <c r="P17" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="Q17" t="s">
+      <c r="Q17" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="R17" t="s">
+      <c r="R17" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="S17" t="s">
+      <c r="S17" s="1"/>
+      <c r="T17" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="T17" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="U17" s="1"/>
     </row>
     <row r="18" spans="1:21">
-      <c r="A18" t="s">
+      <c r="A18" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="B18" s="1"/>
+      <c r="C18" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D18" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="B18"/>
-      <c r="C18" t="s">
+      <c r="E18" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="D18" t="s">
+      <c r="H18" s="1"/>
+      <c r="I18" s="1">
+        <v>74200</v>
+      </c>
+      <c r="J18" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="E18" t="s">
+      <c r="K18" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L18" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" t="s">
+      <c r="M18" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="H18"/>
-[...3 lines deleted...]
-      <c r="J18" t="s">
+      <c r="N18" s="1">
+        <v>361</v>
+      </c>
+      <c r="O18" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="K18" t="s">
+      <c r="P18" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="L18"/>
-[...4 lines deleted...]
-      <c r="O18" t="s">
+      <c r="Q18" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="P18" t="s">
+      <c r="R18" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="Q18" t="s">
+      <c r="S18" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="R18" t="s">
+      <c r="T18" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="S18"/>
-[...5 lines deleted...]
-      </c>
+      <c r="U18" s="1"/>
     </row>
     <row r="19" spans="1:21">
-      <c r="A19" t="s">
+      <c r="A19" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B19" s="1"/>
+      <c r="C19" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="D19" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="B19"/>
-      <c r="C19" t="s">
+      <c r="E19" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="D19" t="s">
+      <c r="F19" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" s="1"/>
+      <c r="I19" s="1">
+        <v>46000</v>
+      </c>
+      <c r="J19" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" t="s">
+      <c r="K19" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="H19"/>
-[...6 lines deleted...]
-      <c r="K19" t="s">
+      <c r="L19" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" s="1">
+        <v>2043</v>
+      </c>
+      <c r="N19" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O19" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="M19"/>
-[...3 lines deleted...]
-      <c r="O19" t="s">
+      <c r="P19" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="P19" t="s">
+      <c r="Q19" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="Q19" t="s">
+      <c r="R19" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="R19" t="s">
+      <c r="S19" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="S19"/>
-      <c r="T19" t="s">
+      <c r="T19" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="U19" t="s">
+      <c r="U19" s="1" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="20" spans="1:21">
-      <c r="A20" t="s">
+      <c r="A20" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="B20"/>
-[...1 lines deleted...]
-      <c r="D20" t="s">
+      <c r="B20" s="1"/>
+      <c r="C20" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="E20" t="s">
+      <c r="D20" s="1" t="s">
         <v>238</v>
       </c>
-      <c r="F20" t="s">
+      <c r="E20" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="F20" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G20" t="s">
-[...9 lines deleted...]
-      <c r="K20" t="s">
+      <c r="G20" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="L20"/>
-[...2 lines deleted...]
-      <c r="O20" t="s">
+      <c r="H20" s="1"/>
+      <c r="I20" s="1">
+        <v>48000</v>
+      </c>
+      <c r="J20" s="1" t="s">
         <v>241</v>
       </c>
-      <c r="P20" t="s">
+      <c r="K20" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="Q20" t="s">
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+      <c r="N20" s="1">
+        <v>1487</v>
+      </c>
+      <c r="O20" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="R20" t="s">
+      <c r="P20" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="S20" t="s">
+      <c r="Q20" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="T20"/>
-      <c r="U20" t="s">
+      <c r="R20" s="1" t="s">
         <v>246</v>
+      </c>
+      <c r="S20" s="1"/>
+      <c r="T20" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="U20" s="1" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="21" spans="1:21">
-      <c r="A21" t="s">
-[...6 lines deleted...]
-      <c r="D21" t="s">
+      <c r="A21" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="E21" t="s">
+      <c r="B21" s="1"/>
+      <c r="C21" s="1" t="s">
         <v>250</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21" t="s">
+      <c r="D21" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="H21"/>
-[...3 lines deleted...]
-      <c r="J21" t="s">
+      <c r="E21" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="K21" t="s">
-[...3 lines deleted...]
-      <c r="M21" t="s">
+      <c r="F21" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>253</v>
       </c>
-      <c r="N21" t="s">
+      <c r="H21" s="1"/>
+      <c r="I21" s="1">
+        <v>31400</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K21" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="O21" t="s">
+      <c r="L21" s="1" t="s">
         <v>255</v>
       </c>
-      <c r="P21" t="s">
+      <c r="M21" s="1"/>
+      <c r="N21" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O21" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="Q21" t="s">
+      <c r="P21" s="1" t="s">
         <v>257</v>
       </c>
-      <c r="R21" t="s">
+      <c r="Q21" s="1" t="s">
         <v>258</v>
       </c>
-      <c r="S21" t="s">
+      <c r="R21" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="T21" t="s">
+      <c r="S21" s="1"/>
+      <c r="T21" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="U21"/>
+      <c r="U21" s="1" t="s">
+        <v>261</v>
+      </c>
     </row>
     <row r="22" spans="1:21">
-      <c r="A22" t="s">
-[...4 lines deleted...]
-      <c r="D22" t="s">
+      <c r="A22" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="E22" t="s">
+      <c r="B22" s="1"/>
+      <c r="C22" s="1"/>
+      <c r="D22" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="F22" t="s">
+      <c r="E22" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="F22" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G22" t="s">
-[...15 lines deleted...]
-      <c r="O22" t="s">
+      <c r="G22" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="P22" t="s">
+      <c r="H22" s="1"/>
+      <c r="I22" s="1">
+        <v>31062</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K22" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="Q22" t="s">
+      <c r="L22" s="1"/>
+      <c r="M22" s="1"/>
+      <c r="N22" s="1"/>
+      <c r="O22" s="1" t="s">
         <v>267</v>
       </c>
-      <c r="R22" t="s">
+      <c r="P22" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="S22" t="s">
+      <c r="Q22" s="1" t="s">
         <v>269</v>
       </c>
-      <c r="T22"/>
-      <c r="U22" t="s">
+      <c r="R22" s="1" t="s">
         <v>270</v>
+      </c>
+      <c r="S22" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1" t="s">
+        <v>272</v>
       </c>
     </row>
     <row r="23" spans="1:21">
-      <c r="A23" t="s">
-[...6 lines deleted...]
-      <c r="D23" t="s">
+      <c r="A23" s="1" t="s">
         <v>273</v>
       </c>
-      <c r="E23" t="s">
+      <c r="B23" s="1"/>
+      <c r="C23" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="F23" t="s">
+      <c r="D23" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G23" t="s">
-[...9 lines deleted...]
-      <c r="K23" t="s">
+      <c r="G23" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="L23"/>
-      <c r="M23" t="s">
+      <c r="H23" s="1"/>
+      <c r="I23" s="1">
+        <v>69890</v>
+      </c>
+      <c r="J23" s="1" t="s">
         <v>278</v>
       </c>
-      <c r="N23">
-[...2 lines deleted...]
-      <c r="O23" t="s">
+      <c r="K23" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23" s="1"/>
+      <c r="M23" s="1" t="s">
         <v>279</v>
       </c>
-      <c r="P23" t="s">
+      <c r="N23" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="Q23" t="s">
+      <c r="O23" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="R23" t="s">
+      <c r="P23" s="1" t="s">
         <v>282</v>
       </c>
-      <c r="S23" t="s">
+      <c r="Q23" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="T23" t="s">
+      <c r="R23" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="U23" t="s">
+      <c r="S23" s="1" t="s">
         <v>285</v>
       </c>
+      <c r="T23" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="U23" s="1"/>
     </row>
     <row r="24" spans="1:21">
-      <c r="A24" t="s">
-[...4 lines deleted...]
-      <c r="D24" t="s">
+      <c r="A24" s="1" t="s">
         <v>287</v>
       </c>
-      <c r="E24" t="s">
-[...2 lines deleted...]
-      <c r="F24" t="s">
+      <c r="B24" s="1"/>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G24" t="s">
-[...31 lines deleted...]
-      <c r="S24" t="s">
+      <c r="G24" s="1" t="s">
         <v>290</v>
       </c>
-      <c r="T24" t="s">
+      <c r="H24" s="1"/>
+      <c r="I24" s="1">
+        <v>48000</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L24" s="1"/>
+      <c r="M24" s="1"/>
+      <c r="N24" s="1"/>
+      <c r="O24" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="U24" t="s">
+      <c r="P24" s="1" t="s">
         <v>292</v>
+      </c>
+      <c r="Q24" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="R24" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="S24" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1" t="s">
+        <v>296</v>
       </c>
     </row>
     <row r="25" spans="1:21">
-      <c r="A25" t="s">
-[...12 lines deleted...]
-      <c r="F25" t="s">
+      <c r="A25" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B25" s="1"/>
+      <c r="C25" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G25" t="s">
-[...22 lines deleted...]
-      <c r="P25" t="s">
+      <c r="G25" s="1" t="s">
         <v>301</v>
       </c>
-      <c r="Q25" t="s">
+      <c r="H25" s="1"/>
+      <c r="I25" s="1">
+        <v>69520</v>
+      </c>
+      <c r="J25" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="R25" t="s">
+      <c r="K25" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="S25"/>
-[...1 lines deleted...]
-      <c r="U25"/>
+      <c r="L25" s="1"/>
+      <c r="M25" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="N25" s="1">
+        <v>361</v>
+      </c>
+      <c r="O25" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="P25" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q25" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="R25" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="S25" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="T25" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="U25" s="1" t="s">
+        <v>311</v>
+      </c>
     </row>
     <row r="26" spans="1:21">
-      <c r="A26" t="s">
-[...8 lines deleted...]
-      <c r="F26" t="s">
+      <c r="A26" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="B26" s="1"/>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G26" t="s">
-[...14 lines deleted...]
-      <c r="N26">
+      <c r="G26" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H26" s="1"/>
+      <c r="I26" s="1">
+        <v>31100</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="L26" s="1"/>
+      <c r="M26" s="1">
         <v>1347</v>
       </c>
-      <c r="O26" t="s">
-[...17 lines deleted...]
-      <c r="U26"/>
+      <c r="N26" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O26" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P26" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q26" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="R26" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="S26" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="T26" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="U26" s="1" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="27" spans="1:21">
-      <c r="A27" t="s">
-[...15 lines deleted...]
-      <c r="G27" t="s">
+      <c r="A27" s="1" t="s">
         <v>319</v>
       </c>
-      <c r="H27"/>
-[...3 lines deleted...]
-      <c r="J27" t="s">
+      <c r="B27" s="1"/>
+      <c r="C27" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="K27" t="s">
-[...10 lines deleted...]
-      <c r="P27" t="s">
+      <c r="D27" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="Q27" t="s">
+      <c r="E27" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="R27" t="s">
-[...8 lines deleted...]
-      <c r="U27"/>
+      <c r="H27" s="1"/>
+      <c r="I27" s="1">
+        <v>38400</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L27" s="1"/>
+      <c r="M27" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="N27" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="O27" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="P27" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q27" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="R27" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="S27" s="1"/>
+      <c r="T27" s="1"/>
+      <c r="U27" s="1"/>
     </row>
     <row r="28" spans="1:21">
-      <c r="A28" t="s">
-[...37 lines deleted...]
-      <c r="Q28" t="s">
+      <c r="A28" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="R28" t="s">
+      <c r="B28" s="1"/>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1" t="s">
         <v>331</v>
       </c>
-      <c r="S28"/>
-      <c r="T28" t="s">
+      <c r="E28" s="1"/>
+      <c r="F28" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="U28"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1">
+        <v>66350</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+      <c r="N28" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O28" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="P28" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q28" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="R28" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="S28" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="T28" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="U28" s="1"/>
     </row>
     <row r="29" spans="1:21">
-      <c r="A29" t="s">
-[...3 lines deleted...]
-      <c r="C29" t="s">
+      <c r="A29" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B29" s="1"/>
+      <c r="C29" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H29" s="1"/>
+      <c r="I29" s="1">
+        <v>66100</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="K29" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="D29" t="s">
+      <c r="L29" s="1"/>
+      <c r="M29" s="1"/>
+      <c r="N29" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O29" s="1" t="s">
         <v>335</v>
       </c>
-      <c r="E29" t="s">
-[...41 lines deleted...]
-      </c>
+      <c r="P29" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="Q29" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="R29" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="S29" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="T29" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="U29" s="1"/>
     </row>
     <row r="30" spans="1:21">
-      <c r="A30" t="s">
-[...52 lines deleted...]
-      <c r="T30" t="s">
+      <c r="A30" s="1" t="s">
         <v>349</v>
       </c>
-      <c r="U30" t="s">
+      <c r="B30" s="1"/>
+      <c r="C30" s="1" t="s">
         <v>350</v>
       </c>
+      <c r="D30" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H30" s="1"/>
+      <c r="I30" s="1">
+        <v>15170</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="L30" s="1"/>
+      <c r="M30" s="1"/>
+      <c r="N30" s="1"/>
+      <c r="O30" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="P30" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q30" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="R30" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="S30" s="1"/>
+      <c r="T30" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="U30" s="1"/>
     </row>
     <row r="31" spans="1:21">
-      <c r="A31" t="s">
-[...25 lines deleted...]
-      <c r="K31" t="s">
+      <c r="A31" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="B31" s="1"/>
+      <c r="C31" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H31" s="1"/>
+      <c r="I31" s="1">
+        <v>38400</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="K31" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L31" t="s">
-[...24 lines deleted...]
-      <c r="U31" t="s">
+      <c r="L31" s="1"/>
+      <c r="M31" s="1">
+        <v>1281</v>
+      </c>
+      <c r="N31" s="1">
+        <v>1281</v>
+      </c>
+      <c r="O31" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="P31" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q31" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="R31" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="S31" s="1"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="32" spans="1:21">
-      <c r="A32" t="s">
+      <c r="A32" s="1" t="s">
         <v>363</v>
       </c>
-      <c r="B32"/>
-[...1 lines deleted...]
-      <c r="D32" t="s">
+      <c r="B32" s="1"/>
+      <c r="C32" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="E32" t="s">
+      <c r="D32" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="F32" t="s">
+      <c r="E32" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="F32" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G32" t="s">
-[...6 lines deleted...]
-      <c r="J32" t="s">
+      <c r="G32" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="K32" t="s">
-[...4 lines deleted...]
-      <c r="N32">
+      <c r="H32" s="1"/>
+      <c r="I32" s="1">
+        <v>11000</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="M32" s="1">
         <v>1356</v>
       </c>
-      <c r="O32" t="s">
-[...8 lines deleted...]
-      <c r="R32" t="s">
+      <c r="N32" s="1">
+        <v>1356</v>
+      </c>
+      <c r="O32" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="S32">
-[...2 lines deleted...]
-      <c r="T32" t="s">
+      <c r="P32" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="U32" t="s">
+      <c r="Q32" s="1" t="s">
         <v>372</v>
+      </c>
+      <c r="R32" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="S32" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="T32" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="U32" s="1" t="s">
+        <v>376</v>
       </c>
     </row>
     <row r="33" spans="1:21">
-      <c r="A33" t="s">
-[...9 lines deleted...]
-      <c r="E33" t="s">
+      <c r="A33" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="B33" s="1"/>
+      <c r="C33" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="E33" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F33" t="s">
-[...12 lines deleted...]
-      <c r="K33" t="s">
+      <c r="F33" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H33" s="1"/>
+      <c r="I33" s="1">
+        <v>48210</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="K33" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L33"/>
-[...15 lines deleted...]
-      <c r="R33" t="s">
+      <c r="L33" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="S33"/>
-[...1 lines deleted...]
-      <c r="U33" t="s">
+      <c r="M33" s="1"/>
+      <c r="N33" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O33" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="P33" s="1" t="s">
         <v>383</v>
+      </c>
+      <c r="Q33" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="R33" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="S33" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="T33" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="U33" s="1" t="s">
+        <v>388</v>
       </c>
     </row>
     <row r="34" spans="1:21">
-      <c r="A34" t="s">
-[...26 lines deleted...]
-      <c r="L34" t="s">
+      <c r="A34" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="M34">
-[...2 lines deleted...]
-      <c r="N34" t="s">
+      <c r="B34" s="1"/>
+      <c r="C34" s="1"/>
+      <c r="D34" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="O34" t="s">
+      <c r="E34" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="P34" t="s">
+      <c r="F34" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="Q34" t="s">
+      <c r="H34" s="1"/>
+      <c r="I34" s="1">
+        <v>30250</v>
+      </c>
+      <c r="J34" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="R34" t="s">
+      <c r="K34" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L34" s="1"/>
+      <c r="M34" s="1"/>
+      <c r="N34" s="1">
+        <v>1356</v>
+      </c>
+      <c r="O34" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="P34" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="S34" t="s">
+      <c r="Q34" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="T34" t="s">
+      <c r="R34" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="U34" t="s">
+      <c r="S34" s="1">
+        <v>33767796594</v>
+      </c>
+      <c r="T34" s="1" t="s">
         <v>397</v>
+      </c>
+      <c r="U34" s="1" t="s">
+        <v>398</v>
       </c>
     </row>
     <row r="35" spans="1:21">
-      <c r="A35" t="s">
-[...4 lines deleted...]
-      <c r="D35" t="s">
+      <c r="A35" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="E35" t="s">
-[...2 lines deleted...]
-      <c r="F35" t="s">
+      <c r="B35" s="1"/>
+      <c r="C35" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G35" t="s">
-[...18 lines deleted...]
-      <c r="P35" t="s">
+      <c r="G35" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="Q35" t="s">
+      <c r="H35" s="1"/>
+      <c r="I35" s="1">
+        <v>34725</v>
+      </c>
+      <c r="J35" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="R35" t="s">
+      <c r="K35" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="S35" t="s">
+      <c r="L35" s="1"/>
+      <c r="M35" s="1"/>
+      <c r="N35" s="1"/>
+      <c r="O35" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="T35"/>
-      <c r="U35" t="s">
+      <c r="P35" s="1" t="s">
         <v>407</v>
       </c>
+      <c r="Q35" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="R35" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="S35" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="T35" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="U35" s="1"/>
     </row>
     <row r="36" spans="1:21">
-      <c r="A36" t="s">
-[...28 lines deleted...]
-      <c r="L36" t="s">
+      <c r="A36" s="1" t="s">
         <v>412</v>
       </c>
-      <c r="M36"/>
-[...6 lines deleted...]
-      <c r="P36" t="s">
+      <c r="B36" s="1"/>
+      <c r="C36" s="1" t="s">
         <v>413</v>
       </c>
-      <c r="Q36" t="s">
+      <c r="D36" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="R36" t="s">
+      <c r="E36" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>415</v>
       </c>
-      <c r="S36"/>
-      <c r="T36" t="s">
+      <c r="H36" s="1"/>
+      <c r="I36" s="1">
+        <v>43490</v>
+      </c>
+      <c r="J36" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="U36"/>
+      <c r="K36" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="N36" s="1">
+        <v>361</v>
+      </c>
+      <c r="O36" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="P36" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="Q36" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="R36" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="S36" s="1"/>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1" t="s">
+        <v>422</v>
+      </c>
     </row>
     <row r="37" spans="1:21">
-      <c r="A37" t="s">
-[...51 lines deleted...]
-      <c r="U37"/>
+      <c r="A37" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B37" s="1"/>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H37" s="1"/>
+      <c r="I37" s="1">
+        <v>69008</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="M37" s="1">
+        <v>351</v>
+      </c>
+      <c r="N37" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="O37" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="P37" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="Q37" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="R37" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="S37" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="T37" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="U37" s="1" t="s">
+        <v>435</v>
+      </c>
     </row>
     <row r="38" spans="1:21">
-      <c r="A38" t="s">
-[...54 lines deleted...]
-        <v>429</v>
+      <c r="A38" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="B38" s="1"/>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H38" s="1"/>
+      <c r="I38" s="1">
+        <v>11100</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+      <c r="N38" s="1"/>
+      <c r="O38" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="P38" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="Q38" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="R38" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="S38" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1" t="s">
+        <v>445</v>
       </c>
     </row>
     <row r="39" spans="1:21">
-      <c r="A39" t="s">
-[...10 lines deleted...]
-      <c r="F39" t="s">
+      <c r="A39" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B39" s="1"/>
+      <c r="C39" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F39" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G39" t="s">
-[...35 lines deleted...]
-      </c>
+      <c r="G39" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H39" s="1"/>
+      <c r="I39" s="1">
+        <v>31300</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="M39" s="1"/>
+      <c r="N39" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O39" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="P39" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="Q39" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="R39" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="S39" s="1"/>
+      <c r="T39" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="U39" s="1"/>
     </row>
     <row r="40" spans="1:21">
-      <c r="A40" t="s">
-[...12 lines deleted...]
-      <c r="F40" t="s">
+      <c r="A40" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B40" s="1"/>
+      <c r="C40" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F40" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G40" t="s">
-[...14 lines deleted...]
-      <c r="N40">
+      <c r="G40" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H40" s="1"/>
+      <c r="I40" s="1">
+        <v>31300</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="M40" s="1"/>
+      <c r="N40" s="1">
         <v>1347</v>
       </c>
-      <c r="O40" t="s">
-[...8 lines deleted...]
-      <c r="R40" t="s">
+      <c r="O40" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="P40" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="S40"/>
-[...1 lines deleted...]
-      <c r="U40"/>
+      <c r="Q40" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="R40" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="S40" s="1"/>
+      <c r="T40" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="U40" s="1"/>
     </row>
     <row r="41" spans="1:21">
-      <c r="A41" t="s">
-[...25 lines deleted...]
-      <c r="K41" t="s">
+      <c r="A41" s="1" t="s">
         <v>458</v>
       </c>
-      <c r="L41"/>
-[...2 lines deleted...]
-      <c r="O41" t="s">
+      <c r="B41" s="1"/>
+      <c r="C41" s="1" t="s">
         <v>459</v>
       </c>
-      <c r="P41" t="s">
+      <c r="D41" s="1" t="s">
         <v>460</v>
       </c>
-      <c r="Q41" t="s">
+      <c r="E41" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="R41" t="s">
+      <c r="F41" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="S41"/>
-[...1 lines deleted...]
-      <c r="U41"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="1">
+        <v>69390</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="N41" s="1">
+        <v>361</v>
+      </c>
+      <c r="O41" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="P41" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q41" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="R41" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="S41" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="T41" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="U41" s="1" t="s">
+        <v>467</v>
+      </c>
     </row>
     <row r="42" spans="1:21">
-      <c r="A42" t="s">
-[...42 lines deleted...]
-      <c r="R42" t="s">
+      <c r="A42" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="S42" t="s">
+      <c r="B42" s="1"/>
+      <c r="C42" s="1"/>
+      <c r="D42" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="T42" t="s">
+      <c r="E42" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>470</v>
       </c>
-      <c r="U42" t="s">
+      <c r="H42" s="1"/>
+      <c r="I42" s="1">
+        <v>69280</v>
+      </c>
+      <c r="J42" s="1" t="s">
         <v>471</v>
       </c>
+      <c r="K42" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="L42" s="1"/>
+      <c r="M42" s="1"/>
+      <c r="N42" s="1"/>
+      <c r="O42" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="P42" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="Q42" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="R42" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="S42" s="1"/>
+      <c r="T42" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="U42" s="1"/>
     </row>
     <row r="43" spans="1:21">
-      <c r="A43" t="s">
-[...10 lines deleted...]
-      <c r="F43" t="s">
+      <c r="A43" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B43" s="1"/>
+      <c r="C43" s="1"/>
+      <c r="D43" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F43" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G43" t="s">
-[...27 lines deleted...]
-      <c r="S43" t="s">
+      <c r="G43" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="T43" t="s">
+      <c r="H43" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="U43" t="s">
+      <c r="I43" s="1">
+        <v>32013</v>
+      </c>
+      <c r="J43" s="1" t="s">
         <v>482</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="L43" s="1"/>
+      <c r="M43" s="1"/>
+      <c r="N43" s="1"/>
+      <c r="O43" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="P43" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="Q43" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="R43" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="S43" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="T43" s="1"/>
+      <c r="U43" s="1" t="s">
+        <v>489</v>
       </c>
     </row>
     <row r="44" spans="1:21">
-      <c r="A44" t="s">
-[...12 lines deleted...]
-      <c r="F44" t="s">
+      <c r="A44" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="B44" s="1"/>
+      <c r="C44" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F44" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G44" t="s">
-[...24 lines deleted...]
-      <c r="R44" t="s">
+      <c r="G44" s="1" t="s">
         <v>493</v>
       </c>
-      <c r="S44" t="s">
+      <c r="H44" s="1"/>
+      <c r="I44" s="1">
+        <v>30000</v>
+      </c>
+      <c r="J44" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="T44" t="s">
+      <c r="K44" s="1" t="s">
         <v>495</v>
       </c>
-      <c r="U44" t="s">
+      <c r="L44" s="1"/>
+      <c r="M44" s="1"/>
+      <c r="N44" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O44" s="1" t="s">
         <v>496</v>
       </c>
+      <c r="P44" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="Q44" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="R44" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="S44" s="1"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
     </row>
     <row r="45" spans="1:21">
-      <c r="A45" t="s">
-[...12 lines deleted...]
-      <c r="F45" t="s">
+      <c r="A45" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B45" s="1"/>
+      <c r="C45" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="F45" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G45" t="s">
-[...15 lines deleted...]
-      <c r="O45" t="s">
+      <c r="G45" s="1" t="s">
         <v>503</v>
       </c>
-      <c r="P45" t="s">
+      <c r="H45" s="1"/>
+      <c r="I45" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="Q45" t="s">
+      <c r="J45" s="1" t="s">
         <v>505</v>
       </c>
-      <c r="R45" t="s">
+      <c r="K45" s="1" t="s">
         <v>506</v>
       </c>
-      <c r="S45" t="s">
+      <c r="L45" s="1"/>
+      <c r="M45" s="1"/>
+      <c r="N45" s="1"/>
+      <c r="O45" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="T45" t="s">
+      <c r="P45" s="1" t="s">
         <v>508</v>
       </c>
-      <c r="U45" t="s">
+      <c r="Q45" s="1" t="s">
         <v>509</v>
       </c>
+      <c r="R45" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="S45" s="1"/>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
     </row>
     <row r="46" spans="1:21">
-      <c r="A46" t="s">
-[...3 lines deleted...]
-      <c r="C46" t="s">
+      <c r="A46" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="D46" t="s">
+      <c r="B46" s="1"/>
+      <c r="C46" s="1"/>
+      <c r="D46" s="1" t="s">
         <v>512</v>
       </c>
-      <c r="E46" t="s">
-[...2 lines deleted...]
-      <c r="F46" t="s">
+      <c r="E46" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F46" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G46" t="s">
+      <c r="G46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H46" s="1"/>
+      <c r="I46" s="1">
+        <v>31100</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L46" s="1"/>
+      <c r="M46" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N46" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O46" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="H46"/>
-[...3 lines deleted...]
-      <c r="J46" t="s">
+      <c r="P46" s="1" t="s">
         <v>514</v>
       </c>
-      <c r="K46" t="s">
+      <c r="Q46" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="L46"/>
-[...4 lines deleted...]
-      <c r="O46" t="s">
+      <c r="R46" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="P46" t="s">
+      <c r="S46" s="1" t="s">
         <v>517</v>
       </c>
-      <c r="Q46" t="s">
+      <c r="T46" s="1" t="s">
         <v>518</v>
       </c>
-      <c r="R46" t="s">
+      <c r="U46" s="1" t="s">
         <v>519</v>
-      </c>
-[...7 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="47" spans="1:21">
-      <c r="A47" t="s">
+      <c r="A47" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="B47" s="1"/>
+      <c r="C47" s="1"/>
+      <c r="D47" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H47" s="1"/>
+      <c r="I47" s="1">
+        <v>30110</v>
+      </c>
+      <c r="J47" s="1" t="s">
         <v>523</v>
       </c>
-      <c r="B47"/>
-[...1 lines deleted...]
-      <c r="D47" t="s">
+      <c r="K47" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L47" s="1"/>
+      <c r="M47" s="1"/>
+      <c r="N47" s="1"/>
+      <c r="O47" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="E47" t="s">
-[...5 lines deleted...]
-      <c r="G47" t="s">
+      <c r="P47" s="1" t="s">
         <v>525</v>
       </c>
-      <c r="H47"/>
-[...3 lines deleted...]
-      <c r="J47" t="s">
+      <c r="Q47" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="K47" t="s">
-[...5 lines deleted...]
-      <c r="O47" t="s">
+      <c r="R47" s="1" t="s">
         <v>527</v>
       </c>
-      <c r="P47" t="s">
+      <c r="S47" s="1" t="s">
         <v>528</v>
       </c>
-      <c r="Q47" t="s">
+      <c r="T47" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="R47" t="s">
+      <c r="U47" s="1" t="s">
         <v>530</v>
-      </c>
-[...5 lines deleted...]
-        <v>532</v>
       </c>
     </row>
     <row r="48" spans="1:21">
-      <c r="A48" t="s">
+      <c r="A48" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B48" s="1"/>
+      <c r="C48" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="D48" s="1" t="s">
         <v>533</v>
       </c>
-      <c r="B48"/>
-[...1 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" s="1" t="s">
         <v>534</v>
       </c>
-      <c r="E48" t="s">
-[...2 lines deleted...]
-      <c r="F48" t="s">
+      <c r="F48" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G48" t="s">
+      <c r="G48" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="H48"/>
-[...12 lines deleted...]
-      <c r="O48" t="s">
+      <c r="H48" s="1"/>
+      <c r="I48" s="1" t="s">
         <v>536</v>
       </c>
-      <c r="P48" t="s">
+      <c r="J48" s="1" t="s">
         <v>537</v>
       </c>
-      <c r="Q48" t="s">
-[...2 lines deleted...]
-      <c r="R48" t="s">
+      <c r="K48" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="L48" s="1"/>
+      <c r="M48" s="1"/>
+      <c r="N48" s="1"/>
+      <c r="O48" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="S48" t="s">
+      <c r="P48" s="1" t="s">
         <v>539</v>
       </c>
-      <c r="T48" t="s">
+      <c r="Q48" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="U48" t="s">
+      <c r="R48" s="1" t="s">
         <v>541</v>
+      </c>
+      <c r="S48" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="T48" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="U48" s="1" t="s">
+        <v>544</v>
       </c>
     </row>
     <row r="49" spans="1:21">
-      <c r="A49" t="s">
-[...7 lines deleted...]
-      <c r="E49" t="s">
+      <c r="A49" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B49" s="1"/>
+      <c r="C49" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E49" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="F49" t="s">
-[...20 lines deleted...]
-      <c r="O49" t="s">
+      <c r="F49" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G49" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="P49" t="s">
+      <c r="H49" s="1"/>
+      <c r="I49" s="1">
+        <v>81140</v>
+      </c>
+      <c r="J49" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="Q49" t="s">
+      <c r="K49" s="1" t="s">
         <v>550</v>
       </c>
-      <c r="R49" t="s">
+      <c r="L49" s="1"/>
+      <c r="M49" s="1"/>
+      <c r="N49" s="1"/>
+      <c r="O49" s="1" t="s">
         <v>551</v>
       </c>
-      <c r="S49"/>
-      <c r="T49" t="s">
+      <c r="P49" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="U49"/>
+      <c r="Q49" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="R49" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="S49" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="T49" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="U49" s="1" t="s">
+        <v>557</v>
+      </c>
     </row>
     <row r="50" spans="1:21">
-      <c r="A50" t="s">
-[...10 lines deleted...]
-      <c r="F50" t="s">
+      <c r="A50" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="B50" s="1"/>
+      <c r="C50" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F50" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G50" t="s">
-[...23 lines deleted...]
-      <c r="Q50" t="s">
+      <c r="G50" s="1" t="s">
         <v>561</v>
       </c>
-      <c r="R50" t="s">
+      <c r="H50" s="1"/>
+      <c r="I50" s="1">
+        <v>31390</v>
+      </c>
+      <c r="J50" s="1" t="s">
         <v>562</v>
       </c>
-      <c r="S50" t="s">
+      <c r="K50" s="1" t="s">
         <v>563</v>
       </c>
-      <c r="T50" t="s">
+      <c r="L50" s="1"/>
+      <c r="M50" s="1"/>
+      <c r="N50" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O50" s="1" t="s">
         <v>564</v>
       </c>
-      <c r="U50" t="s">
+      <c r="P50" s="1" t="s">
         <v>565</v>
+      </c>
+      <c r="Q50" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="R50" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="S50" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="T50" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="U50" s="1" t="s">
+        <v>570</v>
       </c>
     </row>
     <row r="51" spans="1:21">
-      <c r="A51" t="s">
-[...23 lines deleted...]
-      <c r="K51" t="s">
+      <c r="A51" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="B51" s="1"/>
+      <c r="C51" s="1"/>
+      <c r="D51" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H51" s="1"/>
+      <c r="I51" s="1">
+        <v>66906</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="K51" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L51"/>
-[...18 lines deleted...]
-      <c r="U51"/>
+      <c r="L51" s="1"/>
+      <c r="M51" s="1"/>
+      <c r="N51" s="1"/>
+      <c r="O51" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="P51" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="Q51" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="R51" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="S51" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1" t="s">
+        <v>580</v>
+      </c>
     </row>
     <row r="52" spans="1:21">
-      <c r="A52" t="s">
-[...31 lines deleted...]
-      <c r="M52" t="s">
+      <c r="A52" s="1" t="s">
         <v>581</v>
       </c>
-      <c r="N52" t="s">
-[...2 lines deleted...]
-      <c r="O52" t="s">
+      <c r="B52" s="1"/>
+      <c r="C52" s="1"/>
+      <c r="D52" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="P52" t="s">
+      <c r="E52" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="Q52" t="s">
+      <c r="H52" s="1"/>
+      <c r="I52" s="1">
+        <v>30000</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L52" s="1"/>
+      <c r="M52" s="1"/>
+      <c r="N52" s="1"/>
+      <c r="O52" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="R52" t="s">
+      <c r="P52" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="S52" t="s">
+      <c r="Q52" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="R52" s="1" t="s">
         <v>586</v>
       </c>
-      <c r="T52" t="s">
+      <c r="S52" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="U52" t="s">
+      <c r="T52" s="1" t="s">
         <v>588</v>
+      </c>
+      <c r="U52" s="1" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="53" spans="1:21">
-      <c r="A53" t="s">
-[...12 lines deleted...]
-      <c r="F53" t="s">
+      <c r="A53" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="B53" s="1"/>
+      <c r="C53" s="1"/>
+      <c r="D53" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F53" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G53" t="s">
-[...39 lines deleted...]
-      <c r="U53" t="s">
+      <c r="G53" s="1" t="s">
         <v>592</v>
       </c>
+      <c r="H53" s="1"/>
+      <c r="I53" s="1">
+        <v>69120</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="M53" s="1"/>
+      <c r="N53" s="1"/>
+      <c r="O53" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="P53" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="Q53" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="R53" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="S53" s="1"/>
+      <c r="T53" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="U53" s="1"/>
     </row>
     <row r="54" spans="1:21">
-      <c r="A54" t="s">
-[...10 lines deleted...]
-      <c r="F54" t="s">
+      <c r="A54" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B54" s="1"/>
+      <c r="C54" s="1"/>
+      <c r="D54" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G54" t="s">
-[...6 lines deleted...]
-      <c r="J54" t="s">
+      <c r="G54" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="H54" s="1"/>
+      <c r="I54" s="1">
+        <v>34078</v>
+      </c>
+      <c r="J54" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="K54" t="s">
-[...24 lines deleted...]
-        <v>602</v>
+      <c r="K54" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="L54" s="1"/>
+      <c r="M54" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="N54" s="1"/>
+      <c r="O54" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="P54" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="Q54" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="R54" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="S54" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="T54" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="U54" s="1" t="s">
+        <v>613</v>
       </c>
     </row>
     <row r="55" spans="1:21">
-      <c r="A55" t="s">
-[...44 lines deleted...]
-      <c r="R55" t="s">
+      <c r="A55" s="1" t="s">
         <v>614</v>
       </c>
-      <c r="S55" t="s">
+      <c r="B55" s="1"/>
+      <c r="C55" s="1" t="s">
         <v>615</v>
       </c>
-      <c r="T55"/>
-      <c r="U55" t="s">
+      <c r="D55" s="1" t="s">
         <v>616</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H55" s="1"/>
+      <c r="I55" s="1">
+        <v>38100</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="M55" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="N55" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="O55" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="P55" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="Q55" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="R55" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="S55" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="T55" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="U55" s="1" t="s">
+        <v>628</v>
       </c>
     </row>
     <row r="56" spans="1:21">
-      <c r="A56" t="s">
-[...4 lines deleted...]
-      <c r="D56" t="s">
+      <c r="A56" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B56" s="1"/>
+      <c r="C56" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H56" s="1"/>
+      <c r="I56" s="1">
+        <v>38100</v>
+      </c>
+      <c r="J56" s="1" t="s">
         <v>618</v>
       </c>
-      <c r="E56" t="s">
+      <c r="K56" s="1" t="s">
         <v>619</v>
       </c>
-      <c r="F56" t="s">
-[...40 lines deleted...]
-      <c r="U56" t="s">
+      <c r="L56" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="M56" s="1" t="s">
         <v>621</v>
+      </c>
+      <c r="N56" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="O56" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="P56" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="Q56" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="R56" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="S56" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="T56" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="U56" s="1" t="s">
+        <v>632</v>
       </c>
     </row>
     <row r="57" spans="1:21">
-      <c r="A57" t="s">
-[...12 lines deleted...]
-      <c r="F57" t="s">
+      <c r="A57" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="B57" s="1"/>
+      <c r="C57" s="1"/>
+      <c r="D57" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F57" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G57" t="s">
-[...33 lines deleted...]
-      <c r="U57" t="s">
+      <c r="G57" s="1" t="s">
         <v>635</v>
+      </c>
+      <c r="H57" s="1"/>
+      <c r="I57" s="1">
+        <v>34060</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="L57" s="1"/>
+      <c r="M57" s="1"/>
+      <c r="N57" s="1"/>
+      <c r="O57" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="P57" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="Q57" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="R57" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="S57" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="T57" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="U57" s="1" t="s">
+        <v>642</v>
       </c>
     </row>
     <row r="58" spans="1:21">
-      <c r="A58" t="s">
-[...12 lines deleted...]
-      <c r="F58" t="s">
+      <c r="A58" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="B58" s="1"/>
+      <c r="C58" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="F58" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G58" t="s">
-[...36 lines deleted...]
-        <v>645</v>
+      <c r="G58" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="H58" s="1"/>
+      <c r="I58" s="1">
+        <v>31000</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="L58" s="1"/>
+      <c r="M58" s="1">
+        <v>2296</v>
+      </c>
+      <c r="N58" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="O58" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="P58" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="Q58" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="R58" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="S58" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="T58" s="1"/>
+      <c r="U58" s="1" t="s">
+        <v>656</v>
       </c>
     </row>
     <row r="59" spans="1:21">
-      <c r="A59" t="s">
-[...49 lines deleted...]
-      <c r="U59"/>
+      <c r="A59" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="B59" s="1"/>
+      <c r="C59" s="1"/>
+      <c r="D59" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H59" s="1"/>
+      <c r="I59" s="1">
+        <v>31100</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="L59" s="1"/>
+      <c r="M59" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N59" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O59" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="P59" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Q59" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="R59" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="S59" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="T59" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="U59" s="1" t="s">
+        <v>661</v>
+      </c>
     </row>
     <row r="60" spans="1:21">
-      <c r="A60" t="s">
-[...44 lines deleted...]
-      <c r="R60" t="s">
+      <c r="A60" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="S60" t="s">
+      <c r="B60" s="1"/>
+      <c r="C60" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="T60" t="s">
+      <c r="D60" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="U60"/>
+      <c r="E60" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H60" s="1"/>
+      <c r="I60" s="1">
+        <v>31170</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>668</v>
+      </c>
+      <c r="L60" s="1"/>
+      <c r="M60" s="1"/>
+      <c r="N60" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="O60" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="P60" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="Q60" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="R60" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="S60" s="1"/>
+      <c r="T60" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="U60" s="1" t="s">
+        <v>675</v>
+      </c>
     </row>
     <row r="61" spans="1:21">
-      <c r="A61" t="s">
-[...49 lines deleted...]
-      <c r="U61" t="s">
+      <c r="A61" s="1" t="s">
         <v>676</v>
+      </c>
+      <c r="B61" s="1"/>
+      <c r="C61" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H61" s="1"/>
+      <c r="I61" s="1">
+        <v>34394</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="L61" s="1"/>
+      <c r="M61" s="1">
+        <v>1755</v>
+      </c>
+      <c r="N61" s="1">
+        <v>1487</v>
+      </c>
+      <c r="O61" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="P61" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="Q61" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="R61" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="S61" s="1"/>
+      <c r="T61" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="U61" s="1" t="s">
+        <v>685</v>
       </c>
     </row>
     <row r="62" spans="1:21">
-      <c r="A62" t="s">
-[...12 lines deleted...]
-      <c r="F62" t="s">
+      <c r="A62" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="B62" s="1"/>
+      <c r="C62" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="F62" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G62" t="s">
-[...35 lines deleted...]
-      <c r="U62"/>
+      <c r="G62" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H62" s="1"/>
+      <c r="I62" s="1">
+        <v>69000</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="L62" s="1"/>
+      <c r="M62" s="1">
+        <v>343</v>
+      </c>
+      <c r="N62" s="1"/>
+      <c r="O62" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="P62" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="Q62" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="R62" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="S62" s="1"/>
+      <c r="T62" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="U62" s="1"/>
     </row>
     <row r="63" spans="1:21">
-      <c r="A63" t="s">
-[...29 lines deleted...]
-      <c r="M63" t="s">
+      <c r="A63" s="1" t="s">
         <v>691</v>
       </c>
-      <c r="N63"/>
-      <c r="O63" t="s">
+      <c r="B63" s="1"/>
+      <c r="C63" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="P63" t="s">
+      <c r="D63" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="Q63" t="s">
+      <c r="E63" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>694</v>
       </c>
-      <c r="R63" t="s">
+      <c r="H63" s="1"/>
+      <c r="I63" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="S63" t="s">
+      <c r="J63" s="1" t="s">
         <v>696</v>
       </c>
-      <c r="T63" t="s">
+      <c r="K63" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="U63" t="s">
+      <c r="L63" s="1"/>
+      <c r="M63" s="1">
+        <v>343</v>
+      </c>
+      <c r="N63" s="1" t="s">
         <v>698</v>
       </c>
+      <c r="O63" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="P63" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="Q63" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="R63" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="S63" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="T63" s="1" t="s">
+        <v>704</v>
+      </c>
+      <c r="U63" s="1"/>
     </row>
     <row r="64" spans="1:21">
-      <c r="A64" t="s">
-[...13 lines deleted...]
-      <c r="G64" t="s">
+      <c r="A64" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="B64" s="1"/>
+      <c r="C64" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H64" s="1"/>
+      <c r="I64" s="1">
+        <v>33800</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="L64" s="1"/>
+      <c r="M64" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="N64" s="1"/>
+      <c r="O64" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="P64" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="Q64" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="H64"/>
-[...30 lines deleted...]
-      <c r="U64"/>
+      <c r="R64" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="S64" s="1"/>
+      <c r="T64" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="U64" s="1" t="s">
+        <v>716</v>
+      </c>
     </row>
     <row r="65" spans="1:21">
-      <c r="A65" t="s">
-[...51 lines deleted...]
-      </c>
+      <c r="A65" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="B65" s="1"/>
+      <c r="C65" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H65" s="1"/>
+      <c r="I65" s="1">
+        <v>42300</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="K65" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="L65" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="M65" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="N65" s="1"/>
+      <c r="O65" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P65" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q65" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="R65" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="S65" s="1"/>
+      <c r="T65" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="U65" s="1"/>
     </row>
     <row r="66" spans="1:21">
-      <c r="A66" t="s">
-[...12 lines deleted...]
-      <c r="F66" t="s">
+      <c r="A66" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="B66" s="1"/>
+      <c r="C66" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="F66" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G66" t="s">
-[...38 lines deleted...]
-        <v>727</v>
+      <c r="G66" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H66" s="1"/>
+      <c r="I66" s="1">
+        <v>30100</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L66" s="1"/>
+      <c r="M66" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="N66" s="1"/>
+      <c r="O66" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="P66" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="Q66" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="R66" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="S66" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="T66" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="U66" s="1" t="s">
+        <v>738</v>
       </c>
     </row>
     <row r="67" spans="1:21">
-      <c r="A67" t="s">
-[...53 lines deleted...]
-      <c r="U67" t="s">
+      <c r="A67" s="1" t="s">
         <v>739</v>
       </c>
+      <c r="B67" s="1"/>
+      <c r="C67" s="1"/>
+      <c r="D67" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H67" s="1"/>
+      <c r="I67" s="1">
+        <v>31850</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="L67" s="1"/>
+      <c r="M67" s="1"/>
+      <c r="N67" s="1"/>
+      <c r="O67" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="P67" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="Q67" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="R67" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="S67" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="T67" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="U67" s="1"/>
     </row>
     <row r="68" spans="1:21">
-      <c r="A68" t="s">
-[...3 lines deleted...]
-      <c r="C68" t="s">
+      <c r="A68" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="B68" s="1"/>
+      <c r="C68" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H68" s="1"/>
+      <c r="I68" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="K68" s="1" t="s">
         <v>334</v>
       </c>
-      <c r="D68" t="s">
-[...43 lines deleted...]
-        <v>742</v>
+      <c r="L68" s="1"/>
+      <c r="M68" s="1"/>
+      <c r="N68" s="1"/>
+      <c r="O68" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="P68" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="Q68" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="R68" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="S68" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="T68" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="U68" s="1" t="s">
+        <v>755</v>
       </c>
     </row>
     <row r="69" spans="1:21">
-      <c r="A69" t="s">
-[...12 lines deleted...]
-      <c r="F69" t="s">
+      <c r="A69" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="B69" s="1"/>
+      <c r="C69" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="F69" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G69" t="s">
-[...16 lines deleted...]
-      <c r="N69">
+      <c r="G69" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="H69" s="1"/>
+      <c r="I69" s="1">
+        <v>34500</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="L69" s="1"/>
+      <c r="M69" s="1">
         <v>1347</v>
       </c>
-      <c r="O69" t="s">
-[...14 lines deleted...]
-        <v>748</v>
+      <c r="N69" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O69" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="P69" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="Q69" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="R69" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="S69" s="1">
+        <v>33670049566</v>
+      </c>
+      <c r="T69" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="U69" s="1" t="s">
+        <v>767</v>
       </c>
     </row>
     <row r="70" spans="1:21">
-      <c r="A70" t="s">
-[...10 lines deleted...]
-      <c r="F70" t="s">
+      <c r="A70" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F70" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G70" t="s">
-[...21 lines deleted...]
-      <c r="U70"/>
+      <c r="G70" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1">
+        <v>42155</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="K70" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="L70" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="M70" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="N70" s="1"/>
+      <c r="O70" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P70" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q70" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="R70" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="S70" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="T70" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="U70" s="1" t="s">
+        <v>779</v>
+      </c>
     </row>
     <row r="71" spans="1:21">
-      <c r="A71" t="s">
-[...45 lines deleted...]
-      <c r="U71"/>
+      <c r="A71" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1">
+        <v>38400</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="K71" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L71" s="1"/>
+      <c r="M71" s="1">
+        <v>1281</v>
+      </c>
+      <c r="N71" s="1">
+        <v>1281</v>
+      </c>
+      <c r="O71" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="P71" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q71" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="R71" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="S71" s="1"/>
+      <c r="T71" s="1"/>
+      <c r="U71" s="1" t="s">
+        <v>782</v>
+      </c>
     </row>
     <row r="72" spans="1:21">
-      <c r="A72" t="s">
-[...7 lines deleted...]
-      <c r="E72" t="s">
+      <c r="A72" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="B72" s="1"/>
+      <c r="C72" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="E72" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F72" t="s">
+      <c r="F72" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G72" t="s">
-[...30 lines deleted...]
-        <v>770</v>
+      <c r="G72" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H72" s="1"/>
+      <c r="I72" s="1">
+        <v>30900</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="K72" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="L72" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="M72" s="1"/>
+      <c r="N72" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O72" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="P72" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="Q72" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="R72" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="S72" s="1"/>
+      <c r="T72" s="1"/>
+      <c r="U72" s="1" t="s">
+        <v>788</v>
       </c>
     </row>
     <row r="73" spans="1:21">
-      <c r="A73" t="s">
-[...12 lines deleted...]
-      <c r="F73" t="s">
+      <c r="A73" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="C73" s="1"/>
+      <c r="D73" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G73" t="s">
-[...37 lines deleted...]
-      <c r="U73"/>
+      <c r="G73" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H73" s="1"/>
+      <c r="I73" s="1">
+        <v>42740</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="K73" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="L73" s="1"/>
+      <c r="M73" s="1"/>
+      <c r="N73" s="1"/>
+      <c r="O73" s="1"/>
+      <c r="P73" s="1"/>
+      <c r="Q73" s="1"/>
+      <c r="R73" s="1"/>
+      <c r="S73" s="1"/>
+      <c r="T73" s="1"/>
+      <c r="U73" s="1"/>
     </row>
     <row r="74" spans="1:21">
-      <c r="A74" t="s">
-[...47 lines deleted...]
-      <c r="U74" t="s">
+      <c r="A74" s="1" t="s">
         <v>794</v>
       </c>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F74" s="1"/>
+      <c r="G74" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H74" s="1"/>
+      <c r="I74" s="1">
+        <v>13006</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="L74" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="M74" s="1"/>
+      <c r="N74" s="1"/>
+      <c r="O74" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="P74" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="Q74" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="R74" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="S74" s="1"/>
+      <c r="T74" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="U74" s="1"/>
     </row>
     <row r="75" spans="1:21">
-      <c r="A75" t="s">
-[...34 lines deleted...]
-      <c r="N75" t="s">
+      <c r="A75" s="1" t="s">
         <v>803</v>
       </c>
-      <c r="O75" t="s">
-[...13 lines deleted...]
-      <c r="U75" t="s">
+      <c r="B75" s="1"/>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1" t="s">
         <v>804</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H75" s="1"/>
+      <c r="I75" s="1">
+        <v>30100</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="L75" s="1"/>
+      <c r="M75" s="1"/>
+      <c r="N75" s="1"/>
+      <c r="O75" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="P75" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="Q75" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="R75" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="S75" s="1"/>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1" t="s">
+        <v>810</v>
       </c>
     </row>
     <row r="76" spans="1:21">
-      <c r="A76" t="s">
-[...38 lines deleted...]
-      <c r="R76" t="s">
+      <c r="A76" s="1" t="s">
         <v>811</v>
       </c>
-      <c r="S76"/>
-[...1 lines deleted...]
-      <c r="U76" t="s">
+      <c r="B76" s="1"/>
+      <c r="C76" s="1" t="s">
         <v>812</v>
       </c>
+      <c r="D76" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="K76" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="L76" s="1"/>
+      <c r="M76" s="1"/>
+      <c r="N76" s="1">
+        <v>361</v>
+      </c>
+      <c r="O76" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="P76" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="Q76" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="R76" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="S76" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="T76" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="U76" s="1"/>
     </row>
     <row r="77" spans="1:21">
-      <c r="A77" t="s">
-[...12 lines deleted...]
-      <c r="F77" t="s">
+      <c r="A77" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="B77" s="1"/>
+      <c r="C77" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="F77" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G77" t="s">
-[...34 lines deleted...]
-        <v>825</v>
+      <c r="G77" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H77" s="1"/>
+      <c r="I77" s="1">
+        <v>32120</v>
+      </c>
+      <c r="J77" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="K77" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="L77" s="1"/>
+      <c r="M77" s="1"/>
+      <c r="N77" s="1">
+        <v>1487</v>
+      </c>
+      <c r="O77" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P77" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="Q77" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="R77" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="S77" s="1"/>
+      <c r="T77" s="1"/>
+      <c r="U77" s="1" t="s">
+        <v>833</v>
       </c>
     </row>
     <row r="78" spans="1:21">
-      <c r="A78" t="s">
-[...12 lines deleted...]
-      <c r="F78" t="s">
+      <c r="A78" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="B78" s="1"/>
+      <c r="C78" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F78" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="G78" t="s">
-[...33 lines deleted...]
-      <c r="U78" t="s">
+      <c r="G78" s="1" t="s">
         <v>837</v>
+      </c>
+      <c r="H78" s="1"/>
+      <c r="I78" s="1">
+        <v>42300</v>
+      </c>
+      <c r="J78" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="K78" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="L78" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="M78" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="N78" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="O78" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="P78" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="Q78" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="R78" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="S78" s="1"/>
+      <c r="T78" s="1"/>
+      <c r="U78" s="1" t="s">
+        <v>843</v>
       </c>
     </row>
     <row r="79" spans="1:21">
-      <c r="A79" t="s">
-[...54 lines deleted...]
-        <v>843</v>
+      <c r="A79" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B79" s="1"/>
+      <c r="C79" s="1"/>
+      <c r="D79" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H79" s="1"/>
+      <c r="I79" s="1">
+        <v>82800</v>
+      </c>
+      <c r="J79" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="K79" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="L79" s="1"/>
+      <c r="M79" s="1"/>
+      <c r="N79" s="1"/>
+      <c r="O79" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="P79" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="Q79" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="R79" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="S79" s="1"/>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1" t="s">
+        <v>851</v>
       </c>
     </row>
     <row r="80" spans="1:21">
-      <c r="A80" t="s">
-[...25 lines deleted...]
-      <c r="K80" t="s">
+      <c r="A80" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="B80" s="1"/>
+      <c r="C80" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="H80" s="1"/>
+      <c r="I80" s="1">
+        <v>34000</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="K80" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L80"/>
-[...22 lines deleted...]
-      <c r="U80"/>
+      <c r="L80" s="1"/>
+      <c r="M80" s="1">
+        <v>744</v>
+      </c>
+      <c r="N80" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O80" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="P80" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="Q80" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="R80" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="S80" s="1"/>
+      <c r="T80" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="U80" s="1"/>
     </row>
     <row r="81" spans="1:21">
-      <c r="A81" t="s">
-[...37 lines deleted...]
-      <c r="Q81" t="s">
+      <c r="A81" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="R81" t="s">
+      <c r="B81" s="1"/>
+      <c r="C81" s="1" t="s">
         <v>863</v>
       </c>
-      <c r="S81"/>
-      <c r="T81" t="s">
+      <c r="D81" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="U81" t="s">
+      <c r="E81" s="1" t="s">
         <v>865</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H81" s="1"/>
+      <c r="I81" s="1">
+        <v>32300</v>
+      </c>
+      <c r="J81" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="K81" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="L81" s="1"/>
+      <c r="M81" s="1"/>
+      <c r="N81" s="1"/>
+      <c r="O81" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="P81" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="Q81" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="R81" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="S81" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="T81" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="U81" s="1" t="s">
+        <v>874</v>
       </c>
     </row>
     <row r="82" spans="1:21">
-      <c r="A82" t="s">
-[...7 lines deleted...]
-      <c r="E82" t="s">
+      <c r="A82" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="B82" s="1"/>
+      <c r="C82" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="E82" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F82" t="s">
-[...39 lines deleted...]
-        <v>877</v>
+      <c r="F82" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H82" s="1"/>
+      <c r="I82" s="1">
+        <v>43120</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="K82" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="L82" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="M82" s="1"/>
+      <c r="N82" s="1"/>
+      <c r="O82" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="P82" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="Q82" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="R82" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="S82" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="T82" s="1"/>
+      <c r="U82" s="1" t="s">
+        <v>886</v>
       </c>
     </row>
     <row r="83" spans="1:21">
-      <c r="A83" t="s">
+      <c r="A83" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="B83" s="1"/>
+      <c r="C83" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>878</v>
       </c>
-      <c r="B83"/>
-[...1 lines deleted...]
-      <c r="D83" t="s">
+      <c r="H83" s="1"/>
+      <c r="I83" s="1">
+        <v>43120</v>
+      </c>
+      <c r="J83" s="1" t="s">
         <v>879</v>
       </c>
-      <c r="E83" t="s">
-[...12 lines deleted...]
-      <c r="J83" t="s">
+      <c r="K83" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="L83" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="M83" s="1">
+        <v>2762</v>
+      </c>
+      <c r="N83" s="1">
+        <v>900</v>
+      </c>
+      <c r="O83" s="1" t="s">
         <v>881</v>
       </c>
-      <c r="K83" t="s">
+      <c r="P83" s="1" t="s">
         <v>882</v>
       </c>
-      <c r="L83"/>
-[...2 lines deleted...]
-      <c r="O83" t="s">
+      <c r="Q83" s="1" t="s">
         <v>883</v>
       </c>
-      <c r="P83" t="s">
+      <c r="R83" s="1" t="s">
         <v>884</v>
       </c>
-      <c r="Q83" t="s">
+      <c r="S83" s="1" t="s">
         <v>885</v>
       </c>
-      <c r="R83" t="s">
-[...7 lines deleted...]
-        <v>888</v>
+      <c r="T83" s="1"/>
+      <c r="U83" s="1" t="s">
+        <v>892</v>
       </c>
     </row>
     <row r="84" spans="1:21">
-      <c r="A84" t="s">
-[...22 lines deleted...]
-      <c r="J84" t="s">
+      <c r="A84" s="1" t="s">
         <v>893</v>
       </c>
-      <c r="K84" t="s">
+      <c r="B84" s="1"/>
+      <c r="C84" s="1" t="s">
         <v>894</v>
       </c>
-      <c r="L84"/>
-[...4 lines deleted...]
-      <c r="O84" t="s">
+      <c r="D84" s="1" t="s">
         <v>895</v>
       </c>
-      <c r="P84" t="s">
+      <c r="E84" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G84" s="1" t="s">
         <v>896</v>
       </c>
-      <c r="Q84" t="s">
+      <c r="H84" s="1"/>
+      <c r="I84" s="1">
+        <v>38000</v>
+      </c>
+      <c r="J84" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="K84" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L84" s="1"/>
+      <c r="M84" s="1" t="s">
         <v>897</v>
       </c>
-      <c r="R84" t="s">
+      <c r="N84" s="1" t="s">
         <v>898</v>
       </c>
-      <c r="S84" t="s">
+      <c r="O84" s="1" t="s">
         <v>899</v>
       </c>
-      <c r="T84" t="s">
+      <c r="P84" s="1" t="s">
         <v>900</v>
       </c>
-      <c r="U84" t="s">
+      <c r="Q84" s="1" t="s">
         <v>901</v>
       </c>
+      <c r="R84" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="S84" s="1"/>
+      <c r="T84" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="U84" s="1"/>
     </row>
     <row r="85" spans="1:21">
-      <c r="A85" t="s">
-[...6 lines deleted...]
-      <c r="D85" t="s">
+      <c r="A85" s="1" t="s">
         <v>904</v>
       </c>
-      <c r="E85" t="s">
+      <c r="B85" s="1"/>
+      <c r="C85" s="1" t="s">
         <v>905</v>
       </c>
-      <c r="F85" t="s">
-[...2 lines deleted...]
-      <c r="G85" t="s">
+      <c r="D85" s="1" t="s">
         <v>906</v>
       </c>
-      <c r="H85"/>
-[...3 lines deleted...]
-      <c r="J85" t="s">
+      <c r="E85" s="1" t="s">
         <v>907</v>
       </c>
-      <c r="K85" t="s">
-[...2 lines deleted...]
-      <c r="L85" t="s">
+      <c r="F85" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H85" s="1"/>
+      <c r="I85" s="1">
+        <v>43370</v>
+      </c>
+      <c r="J85" s="1" t="s">
         <v>908</v>
       </c>
-      <c r="M85">
-[...2 lines deleted...]
-      <c r="N85" t="s">
+      <c r="K85" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L85" s="1"/>
+      <c r="M85" s="1"/>
+      <c r="N85" s="1"/>
+      <c r="O85" s="1" t="s">
         <v>909</v>
       </c>
-      <c r="O85" t="s">
+      <c r="P85" s="1" t="s">
         <v>910</v>
       </c>
-      <c r="P85" t="s">
+      <c r="Q85" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="Q85" t="s">
-[...2 lines deleted...]
-      <c r="R85" t="s">
+      <c r="R85" s="1" t="s">
         <v>912</v>
       </c>
-      <c r="S85" t="s">
+      <c r="S85" s="1"/>
+      <c r="T85" s="1" t="s">
         <v>913</v>
       </c>
-      <c r="T85" t="s">
+      <c r="U85" s="1" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="86" spans="1:21">
-      <c r="A86" t="s">
+      <c r="A86" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="B86" s="1"/>
+      <c r="C86" s="1"/>
+      <c r="D86" s="1" t="s">
         <v>916</v>
       </c>
-      <c r="B86"/>
-[...1 lines deleted...]
-      <c r="D86" t="s">
+      <c r="E86" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>917</v>
       </c>
-      <c r="E86" t="s">
-[...15 lines deleted...]
-      <c r="K86" t="s">
+      <c r="H86" s="1"/>
+      <c r="I86" s="1">
+        <v>34220</v>
+      </c>
+      <c r="J86" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="K86" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="L86"/>
-[...20 lines deleted...]
-      <c r="U86" t="s">
+      <c r="L86" s="1"/>
+      <c r="M86" s="1"/>
+      <c r="N86" s="1" t="s">
         <v>919</v>
+      </c>
+      <c r="O86" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="P86" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="Q86" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="R86" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="S86" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="T86" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="U86" s="1" t="s">
+        <v>926</v>
       </c>
     </row>
     <row r="87" spans="1:21">
-      <c r="A87" t="s">
-[...9 lines deleted...]
-      <c r="E87" t="s">
+      <c r="A87" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="B87" s="1"/>
+      <c r="C87" s="1"/>
+      <c r="D87" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H87" s="1"/>
+      <c r="I87" s="1">
+        <v>32230</v>
+      </c>
+      <c r="J87" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="L87" s="1"/>
+      <c r="M87" s="1"/>
+      <c r="N87" s="1"/>
+      <c r="O87" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="P87" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="Q87" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="R87" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="S87" s="1"/>
+      <c r="T87" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="U87" s="1" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="88" spans="1:21">
+      <c r="A88" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B88" s="1"/>
+      <c r="C88" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="H88" s="1"/>
+      <c r="I88" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="K88" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="L88" s="1"/>
+      <c r="M88" s="1"/>
+      <c r="N88" s="1">
+        <v>1347</v>
+      </c>
+      <c r="O88" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="P88" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="Q88" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="R88" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="S88" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="T88" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="U88" s="1" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="89" spans="1:21">
+      <c r="A89" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="B89" s="1"/>
+      <c r="C89" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H89" s="1"/>
+      <c r="I89" s="1">
+        <v>12100</v>
+      </c>
+      <c r="J89" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="L89" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="M89" s="1">
+        <v>1347</v>
+      </c>
+      <c r="N89" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="O89" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="P89" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="Q89" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="R89" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="S89" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="T89" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="U89" s="1" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="90" spans="1:21">
+      <c r="A90" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="B90" s="1"/>
+      <c r="C90" s="1"/>
+      <c r="D90" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H90" s="1"/>
+      <c r="I90" s="1">
+        <v>30110</v>
+      </c>
+      <c r="J90" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="L90" s="1"/>
+      <c r="M90" s="1"/>
+      <c r="N90" s="1"/>
+      <c r="O90" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="P90" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="Q90" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="R90" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="S90" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="T90" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="U90" s="1" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="91" spans="1:21">
+      <c r="A91" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="B91" s="1"/>
+      <c r="C91" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="E91" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="F87" t="s">
+      <c r="F91" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="G87" t="s">
-[...5 lines deleted...]
-      <c r="I87">
+      <c r="G91" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="I91" s="1">
         <v>66200</v>
       </c>
-      <c r="J87" t="s">
-[...9 lines deleted...]
-      <c r="N87">
+      <c r="J91" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="K91" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="L91" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="M91" s="1"/>
+      <c r="N91" s="1">
         <v>1356</v>
       </c>
-      <c r="O87" t="s">
-[...18 lines deleted...]
-        <v>933</v>
+      <c r="O91" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="P91" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="Q91" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="R91" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="S91" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="T91" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="U91" s="1" t="s">
+        <v>982</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">